--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -92,51 +92,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>pohľadávky na výživnom. Preto v danom prípade postupoval pri zastavení exekúcie podľa Exekučného poriadku. 8. Podľa § 196 Exekučného poriadku, za výkon exekučnej činnosti podľa tohto zákona patrí exekútorovi odmena, náhrada hotových výdavkov a náhrada za stratu času. Ak je exekútor platiteľom dane z pridanej hodnoty podľa osobitného zákona, zvyšuje sa jeho odmena a náhrady určené podľa tohto zákona o daň z pridanej hodnoty. 9. Podľa § 199 Exekučného poriadku, výšku odmeny exekútora, náhrady hotových výdavkov, náhrady za stratu času, spôsob ich určenia a výšku primeraného preddavku na odmenu a na náhradu hotových výdavkov exekútora (§ 196 a § 197 ods. 2) ustanoví ministerstvo po dohode s Ministerstvom práce, sociálnych vecí a rodiny Slovenskej republiky všeobecne záväzným právnym predpisom. Týmto všeobecne záväzným právnym predpisom je vyhláška Ministerstva spravodlivosti Slovenskej republiky č. 288/1995 Z. z. o odmenách a náhradách súdnych exekútorov (ďalej len „vyhláška“) v znení neskorších predpisov. 10. Podľa § 200 ods. 1 Exekučného poriadku, trovami exekúcie sú odmena exekútora, náhrada hotových výdavkov a náhrada za stratu času pri vykonaní exekúcie (§ 196). Oprávnený a exekútor majú nárok na náhradu trov potrebných na účelné vymáhanie nároku. 11. Podľa § 200 ods. 5 Exekučného poriadku, ak súd rozhodne o zastavení exekúcie, rozhodne aj o tom kto a v akej výške platí trovy exekúcie. 12. Podľa § 4 ods. 1 vyhlášky č. 288/1995 Z. z. o odmenách náhradách súdnych exekútorov v platnom znení (ďalej len vyhláška) základom na určenie odmeny súdneho exekútor za výkon exekučnej činnosti pri exekúcii na peňažné plnenie je výška vymoženej pohľadávky, ak ďalej nie je ustanovené inak (§ 6, § 14 až 16). 13. Podľa § 5 ods. 1 vyhlášky odmena súdneho exekútora je 20 % zo základu na jej určenie, najmenej však 33,19 eura a najviac 33.193,92 eura. 14. Súdny exekútor si vyčíslil trovy exekúcie nasledovne: a) odmena exekútora podľa § 4 a 5 vyhlášky: odmena 20 % vymoženého plnenia 420 eur 2.100 eur + 6,53 eur poštovné) spolu.........................................................426,53 eur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>( zo základu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15. Súd preskúmal exekútorom predloženú špecifikáciu trov, predložený exekučný spis a dospel k záveru, že súdny exekútor si trovy exekúcie vyčíslil v správnej výške. 16. Súd pri rozhodovaní o náhrade trov exekúcie podľa § 200 ods. 5 Exekučného poriadku poznamenáva, že exekúcia proti povinnému začala dôvodne a povinný svoj prístup k plateniu výživného zmenil až v dôsledku uvedeného exekučného konania. Oprávnená navrhla zastavenie exekúcie z dôvodu, že povinný si začal riadne plniť vyživovaciu povinnosť. Exekučný poriadok zakotvuje pravidlo, podľa ktorého trovy exekúcie zásadne má platiť a znášať povinný (§ 197 ods. 1 Exekučného poriadku). Súd má za to, že oprávnená nenesie zavinenie na zastavení exekúcie a preto nie je ani daný dôvod na postup v zmysle § 203 ods. 1 Exekučného poriadku. Rovnako nie sú splnené podmienky na znášanie trov exekúcie oprávnenou, resp. súdu podľa § 203 ods. 2 a ods. 3 Exekučného poriadku, nakoľko v danom prípade súd nerozhodoval o zastavení exekúcie z dôvodu nemajetnosti povinného ani z dôvodu vyhláseného konkurzu. Vzhľadom na to, súd k náhrade trov exekúcie zaviazal povinného v zmysle zásady ustanovenej v § 197 Exekučného poriadku, podľa ktorej trovy exekúcie uhrádza povinný. 17. Vychádzajúc z citovaných zákonných ustanovení, ako aj z vyššie uvedených skutočností, súd rozhodol tak, ako je to uvedené v II. výroku uznesenia. 18. Súdnemu exekútorovi bol uznesením Okresného súdu Vranov nad Topľou č.k. 8Er/176/2010-13 zo dňa 15. 02. 2012 priznaný preddavok na trovy exekúcie vo výške 210 eur z prostriedkov tunajšieho súdu v zmysle § 197 ods. 2,3 Exekučného poriadku. Súdny exekútor tento poskytnutý preddavok žiadnym spôsobom nevyúčtoval. V prípade, že by k zastaveniu exekúcie došlo z dôvodu nemajetnosti povinného, trovy exekúcie by boli hradené z prostriedkov tunajšieho súdu, predovšetkým z poskytnutého preddavku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>V danom prípade však súd zastavil konanie v zmysle ustanovenia §57 ods.1 písm. c) EP, preto súd rozhodol o povinnosti súdneho exekútora vrátiť preddavok poskytnutý mu tunajším súdom na trovy exekúcie v celej výške. Poučenie: Proti uzneseniu súdu prvej inštancie vydanému súdnym úradníkom, ktoré treba doručiť, je prípustná sťažnosť. Sťažnosť môže podať ten, v koho neprospech bolo uznesenie vydané v lehote 15 dní od doručenia uznesenia na súde, ktorý napadnuté uznesenie vydal. O sťažnosti rozhoduje súd prvej inštancie spravidla bez nariadenia pojednávania. Ak nie je sťažnosť dôvodná, súd sťažnosť zamietne. Ak je sťažnosť dôvodná, súd napadnuté uznesenie zruší alebo zmení; v prípade zrušenia uznesenia je súdny úradník viazaný právnym názorom súdu. Rozsah, v akom sa uznesenie napáda, môže sťažovateľ rozšíriť len do uplynutia lehoty na podanie sťažnosti.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2025:8810202084.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2025:8810202084.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>