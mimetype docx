--- v0 (2026-11-04)
+++ v1 (2026-11-07)
@@ -72,51 +72,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Vranov nad Topľou 8Pc/10/2024 8824200723 26. 05. 2026 JUDr. Silvia Šviderská ECLI:SK:OSVT:2026:8824200723.8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Vranov nad Topľou sudkyňou JUDr. Silviou Šviderskou v právnej veci navrhovateľky: A. B., nar. XX.XX.XXXX, bytom B. XXX/X, C. proti odporcovi: D. C., nar. XX.XX.XXXX, bytom E. F. B. XXX, za účasti maloletého dieťaťa: E. B., nar. XX.XX.XXXX, bytom pri matke, zastúpeného kolíznym opatrovníkom Úradom práce, sociálnych vecí a rodiny, Námestie slobody 5, Vranov nad Topľou, o určenie otcovstva a úpravu rodičovských práv a povinností k maloletému dieťaťu takto rozhodol: I. Konanie o určenie otcovstva k maloletej E. B., nar. XX.XX.XXXX z a s t a v u j e . II. S c h v a ľ u j e rodičovskú dohodu v tomto znení: Z v e r u j e maloletú E. B., nar. XX.XX.XXXX do osobnej starostlivosti matky. Obaja rodičia sú o p r á v n e n í maloleté dieťa zastupovať a spravovať jeho majetok. Otec sa z a v ä z u j e platením výživného na maloletú dcéru vo výške 30 % zo sumy životného minima na nezaopatrené neplnoleté dieťa podľa osobitného predpisu, vždy do 25. dňa toho ktorého mesiaca vopred matke, počnúc dňom 18.04.2023. Dlžné výživné za obdobie od 18.04.2023 do 31.05.2026 v sume 1.398,19,- eur súd povoľuj e otcovi splácať v mesačných splátkach po 35,- eur spolu s bežným výživným pod následkom straty výhody splátok. III. Žiaden z účastníkov n e m á nárok na náhradu trov konania. odôvodnenie: 1. Podľa § 221 písm. a) Civilného sporového poriadku písomné vyhotovenie rozsudku nemusí obsahovať odôvodnenie, ak je na pojednávaní vyhlásený rozsudok za prítomnosti všetkých strán alebo ich zástupcov, ktorí sa vzdajú odvolania. Poučenie: Proti tomuto rozsudku odvolanie nie je prípustné, pretože účastníci konania sa po jeho vyhlásení vzdali práva podať odvolanie a rozsudok nadobudne právoplatnosť dňom jeho doručenia. Ak nebude povinnosť uložená súdnym rozhodnutím splnená dobrovoľne, môže sa oprávnená osoba domáhať výkonu súdneho rozhodnutia v zmysle ustanovení Exekučného poriadku.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2026:8824200723.8 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2026:8824200723.8 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>