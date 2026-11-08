--- v0 (2026-11-06)
+++ v1 (2026-11-08)
@@ -117,51 +117,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>v období od 03/2023 do 09/2023 splatné poistné na nemocenské poistenie, poistné na dôchodkové poistenie a poistné na poistenie v nezamestnanosti, a to za mesiac 03/2023 vo výške 431,41 € splatné dňa 30.4.2023, za mesiac 04/2023 vo výške 363,26 € splatné dňa 31.5.2023, za mesiac 05/2023 vo výške 387,19 € splatné dňa 30.6.2023, za mesiac 06/2023 vo výške 334,20 € splatné dňa 31.7.2023, za mesiac 07/2023 vo výške 89,87 € splatné dňa 31.8.2023, za mesiac 08/2023 vo výške 102,92 € splatné dňa 30.9.2023, za mesiac 09/2023 vo výške 94,20 € splatné dňa 31.10.2023, ktoré neodviedla spolu vo výške 1.803,05 € Sociálnej poisťovni a s., pobočka 093 18 Vranov n. T., ul. Rázusova č. 128, čím takto porušila § 141 ods. 1, ods. 2 zákona č. 461/2003 Z. z. o sociálnom poistení v platnom znení, C..2.: v období od 10/2023 do 11/2023 splatné poistné na verejné zdravotné poistenie za zamestnávateľa, a to za mesiac 10/2023 vo výške 33,28 € splatné dňa 30.11.2023, a za mesiac 11/2023 vo výške 39,37 € splatné dňa 30.12.2023, ktoré neodviedla spolu vo výške 72,65 € Všeobecnej zdravotnej poisťovni a. s., 080 15 Prešov, ul. Kúpeľná č. 5, čím takto porušila ustanovenia § 16 ods. 1 zákona č. 580/2004 Z. z. o zdravotnom poistení v platnom znení, C.3.: v období od 06/2023 do 11/2023 splatné poistné na verejné zdravotné poistenie za zamestnávateľa, a to za mesiac 06/2023 vo výške 20,15 € splatné dňa 31.7.2023, za mesiac 07/2023 vo výške 13,89 € splatné dňa 31.8.2023, za mesiac 08/2023 vo výške 14,16 € splatné dňa 30.9.2023, za mesiac 09/2023 vo výške 14,64 € splatné dňa 31.10.2023, za mesiac 10/2023 vo výške 9,64 € splatné dňa 30.11.2023, a za mesiac 11/2023 vo výške 18,33 € splatné dňa 31.12.2023, ktoré neodviedla spolu vo výške 70,66 € Dôvere zdravotnej poisťovni a. s., 949 01 Nitra, ul. Cintorínska č. 5, čím takto porušila ustanovenia § 16 ods. 1 zákona č. 580/2004 Z. z. o zdravotnom poistení v platnom znení, C.4.: v období od 03/2023 do 11/2023 splatné poistné na verejné zdravotné poistenie za zamestnávateľa, a to za mesiac 03/2023 vo výške 106,69 € splatné dňa 30.4.2023, za mesiac 04/2023 vo výške 91,58 € splatné dňa 31.5.2023, za mesiac 05/2023 vo výške 76,76 € splatné dňa 30.6.2023, za mesiac 06/2023 vo výške 56,24 € splatné dňa 31.7.2023, za mesiac 07/2023 vo výške 9,83 € splatné dňa 31.8.2023, za mesiac 08/2023 vo výške 33,72 € splatné dňa 30.9.2023, za mesiac 09/2023 vo výške 22,35 € splatné dňa 31.10.2023, za mesiac 10/2023 vo výške 19,28 € splatné dňa 30.11.2023, a za mesiac 11/2023 vo výške 36,66 € splatné dňa 31.12.2023, ktoré neodviedla spolu vo výške 453,11 € Union zdravotnej poisťovni a. s., 814 53 Bratislava, ul. Karadžičova č. 10, čím takto porušila ustanovenia § 16 ods. 1 zákona č. 580/2004 Z. z. o zdravotnom poistení v platnom znení, hoci v dňoch splatnosti za uvedené obdobie mal dostatok finančných prostriedkov na úhradu poistného v plnej výške, čím si zabezpečil neoprávnený prospech na úkor Sociálnej poisťovne a. s., Všeobecnej zdravotnej poisťovne a. s., Dôvery zdravotnej poisťovne a. s., a Union zdravotnej poisťovne a. s., spolu vo výške 2.399,47 €, D: - nezaplatila: D.1.: v období od 03/2023 do 09/2023 splatné poistné na nemocenské poistenie, poistné na dôchodkové poistenie a poistné na poistenie v nezamestnanosti, a to za mesiac 03/2023 vo výške 1.155,64 € splatné dňa 30.4.2023, za mesiac 04/2023 vo výške 972,91 € splatné dňa 31.5.2023, za mesiac 05/2023 vo výške 1.037,14 € splatné dňa 30.6.2023, za mesiac 06/2023 vo výške 897,30 € splatné dňa 31.7.2023, za mesiac 07/2023 vo výške 243,45 € splatné dňa 31.8.2023, za mesiac 08/2023 vo výške 276,01 € splatné dňa 30.9.2023, za mesiac 09/2023 vo výške 252,63 € splatné dňa 31.10.2023, ktoré nezaplatila spolu vo výške 4.835,08 € Sociálnej poisťovni a. s., pobočka 093 18 Vranov n. T., ul. Rázusova č. 128, čím takto porušila § 143 ods. 1, ods. 2 zákona č. 461/2003 Z. z. o sociálnom poistení v platnom znení, D.2.:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>v období od 10/2023 do 11/2023 splatné poistné na verejné zdravotné poistenie za zamestnávateľa, a to za mesiac 10/2023 vo výške 55,92 € splatné dňa 30.11.2023, a za mesiac 11/2023 vo výške 59,97 € splatné dňa 30.12.2023, ktoré nezaplatila spolu vo výške 115,89 € Všeobecnej zdravotnej poisťovni a. s., 080 15 Prešov, ul. Kúpeľná č. 5, čím takto porušila ustanovenia § 16 ods. 1 zákona č. 580/2004 Z. z. o zdravotnom poistení v platnom znení, D.3.: v období od 06/2023 do 11/2023 splatné poistné na verejné zdravotné poistenie za zamestnávateľa, a to za mesiac 06/2023 vo výške 50,37 € splatné dňa 31.7.2023, za mesiac 07/2023 vo výške 34,73 € splatné dňa 31.8.2023, za mesiac 08/2023 vo výške 35,40 € splatné dňa 30.9.2023, za mesiac 09/2023 vo výške 36,60 € splatné dňa 31.10.2023, za mesiac 10/2023 vo výške 10,46 € splatné dňa 30.11.2023, a za mesiac 11/2023 vo výške 14,48 € splatné dňa 31.12.2023, ktoré nezaplatil spolu vo výške 182,04 € Dôvere zdravotnej poisťovni a. s., 949 01 Nitra, ul. Cintorínska č. 5, čím takto porušila ustanovenia § 16 ods. 1 zákona č. 580/2004 Z. z. o zdravotnom poistení v platnom znení, D.4.: v období od 03/2023 do 11/2023 splatné poistné na verejné zdravotné poistenie za zamestnávateľa, a to za mesiac 03/2023 vo výške 266,74 € splatné dňa 30.4.2023, za mesiac 04/2023 vo výške 228,96 € splatné dňa 31.5.2023, za mesiac 05/2023 vo výške 191,91 € splatné dňa 30.6.2023, za mesiac 06/2023 vo výške 140,63 € splatné dňa 31.7.2023, za mesiac 07/2023 vo výške 24,59 € splatné dňa 31.8.2023, za mesiac 08/2023 vo výške 70,14 € splatné dňa 30.9.2023, za mesiac 09/2023 vo výške 19,29 € splatné dňa 31.10.2023, za mesiac 10/2023 vo výške 20,92 € splatné dňa 30.11.2023, a za mesiac 11/2023 vo výške 28,96 € splatné dňa 31.12.2023, ktoré nezaplatila spolu vo výške 992,14 € Union zdravotnej poisťovni a. s., 814 53 Bratislava, ul. Karadžičova č. 10, čím takto porušila ustanovenia § 16 ods. 1 zákona č. 580/2004 Z. z. o zdravotnom poistení v platnom znení, D.5.: v období od 02/2023 do 07/2023 nezaplatila Daňovému úradu 080 01 Prešov, ul. Hviezdoslavova č. 7, daň z pridanej hodnoty spolu vo výške 32.316,21 € a to za mesiac 02/2023 vo výške 9.503,41 € splatná dňa 27.3.2023, za mesiac 03/2023 vo výške 9.127,13 € splatná dňa 25.4.2023, za mesiac 05/2023 vo výške 4.000 € splatná dňa 26.6.2023, za mesiac 06/2023 vo výške 8.509,84 € splatná dňa 25.7.2023, a za mesiac 07/2023 vo výške 1.175,83 € splatná dňa 25.8.2023, čím takto porušila ustanovenia § 78 zákona č. 222/2004 Z. z. o dani z pridanej hodnoty v znení neskorších predpisov, D.6.: v období od 01/2022 do 12/2022 nezaplatila Daňovému úradu 080 01 Prešov, ul. Hviezdoslavova č. 7, daň zo závislej činnosti vo výške 135,15 € splatnú dňa 2.5.2023, čím takto porušila ustanovenia § 32 zákona č. 595/2003 Z. z. o dani z príjmov v znení neskorších predpisov, D.7.: v období od 01/2022 do 12/2022 nezaplatila Daňovému úradu 080 01 Prešov, ul. Hviezdoslavova č. 7, daň z príjmov právnických osôb vo výške 19.133,83 € splatnú dňa 30.6.2023, čím takto porušila ustanovenia § 32 zákona č. 595/2003 Z. z. o dani z príjmov v znení neskorších predpisov, hoci v dňoch splatnosti za uvedené obdobie mala dostatok finančných prostriedkov na úhradu poistného preddavkov a dane v plnej výške, čím si zabezpečila neoprávnený prospech na úkor Sociálnej poisťovne a. s., Všeobecnej zdravotnej poisťovne a. s., Dôvery zdravotnej poisťovne a s., Union zdravotnej poisťovne a. s., a Daňového úradu Prešov, spolu vo výške 57.710,34 €, teda 1. A. B. v bode Al-A4: - v malom rozsahu zadržal a neodviedol určenému príjemcovi poistné na sociálne poistenie, verejné zdravotné poistenie a príspevok na starobné dôchodkové sporenie, ktoré zrazil podľa zákona, v úmysle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>zadovážiť sebe neoprávnený prospech, a čin spáchal závažnejším spôsobom konania - po dlhší čas a na viacerých osobách, A. B. v bode Bl-B7: - vo väčšom rozsahu nezaplatil splatnú daň, poistné na sociálne poistenie, verejné zdravotné poistenie, 2. právnická osoba A. G. F., v bode Cl-C4: - v malom rozsahu zadržala a neodviedla určenému príjemcovi poistné na sociálne poistenie, verejné zdravotné poistenie a príspevok na starobné dôchodkové sporenie, ktoré zrazila podľa zákona, v úmysle zadovážiť sebe neoprávnený prospech, a čin spáchala závažnejším spôsobom konania - po dlhší čas a na viacerých osobách, právnická osoba A. G. F. v bode Dl-D7: - vo väčšom rozsahu nezaplatila splatnú daň, poistné na sociálne poistenie, verejné zdravotné poistenie, čím spáchali 1. A. B. v bode Al-A4: - pokračovací prečin neodvedenia dane a poistného podľa § 277 ods. 1, ods. 2 písm. a) Trestného zákona s poukazom na § 138 písm. b, písm. j) Trestného zákona, A. B. v bode Bl-B7: - pokračovací prečin nezaplatenia dane a poistného podľa § 278 ods. 1 Trestného zákona, 2. právnická osoba A. G. F., v bode Cl-C4: - pokračovací prečin neodvedenia dane a poistného podľa § 277 ods. 1, ods. 2 písm. a) Trestného zákona s poukazom na § 138 písm. b), písm. j) Trestného zákona, právnická osoba A. G. F., v bode Dl-D7: - pokračovací prečin nezaplatenia dane a poistného podľa § 278 ods. 1 Trestného zákona. za to im ukladá obvinenému A. B. podľa § 277 ods. 2 Trestného zákona, § 56 ods. 2 Trestného zákona peňažný trest vo výmere 1.000 (tisíc) eur. Podľa § 56 ods. 3 Trestného zákona peňažný trest zaplatí v mesačných splátkach po 100 eur splatných do 30. dňa v mesiaci s tým, že prvá splátka sa stane splatnou mesiac nasledujúci po právoplatnosti trestného rozkazu. Podľa § 57 ods. 3 Trestného zákona pre prípad úmyselného zmarenia výkonu peňažného trestu náhradný trest odňatia slobody v trvaní 3 (troch) mesiace. Podľa § 61 ods. 1, ods. 6 Trestného zákona trest zákazu činnosti spočívajúci v zákaze vykonávať činnosť štatutárneho orgánu v trvaní 5 (päť) rokov a 7 (sedem) mesiacov. obvinenej právnickej osobe spol. A. G. F.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>podľa § 277 ods. 1 Trestného zákona a podľa § 1 ods. 2, § 10 písm. d), § 15 zákona NR SR č. 91/2016 Z. z. o trestnej zodpovednosti právnických osôb v znení neskorších predpisov úhrnný peňažný trest vo výmere 1.500 ( tisícpäťsto ) eur. Podľa § 1 ods. 2, § 10 písm. i), § 20 ods. 1 zákona NR SR č. 91/2016 Z. z. o trestnej zodpovednosti právnických osôb v znení neskorších predpisov trest zverejnenia odsudzujúceho rozsudku, v časti týkajúcej sa odsúdenej právnickej osoby v Obchodnom vestníku v kapitole „oznámenia“ do 90 dní od právoplatnosti trestného rozkazu. Poučenie: Trestný rozkaz má povahu odsudzujúceho rozsudku. Obvinený a osoby, ktoré sú oprávnené podať v jeho prospech odvolanie, ako aj prokurátor môžu podať proti trestnému rozkazu odpor na Okresnom súde Vranov nad Topľou, a to do 8 (ôsmich) dní odo dňa jeho doručenia. Proti výroku o náhrade škody, ktorým bola priznaná náhrada škody, môže v rovnakej lehote podať odpor poškodený. Ak poškodený podal odpor, trestný rozkaz sa ruší vo výroku o náhrade škody a sudca uznesením odkáže poškodeného na civilný proces, prípadne na konanie pred iným príslušným orgánom. Okrem poškodeného, môžu obvinený a osoby, ktoré sú oprávnené podať v jeho prospech odvolanie, zúčastnená osoba, ako aj prokurátor vziať podaný odpor späť, a to až dovtedy, kým prokurátor neprednesie na hlavnom pojednávaní obžalobu; po tomto vyhlásení už nemôžu odpor podať. Osoba, ktorá je oprávnená podať v prospech obvineného odvolanie, môže vziať podaný odpor späť len s jeho výslovným súhlasom. Ak bol odpor podaný v lehote a nebol vzatý späť, kým prokurátor predniesol obžalobu na hlavnom pojednávaní, trestný rozkaz sa ruší. Trestný rozkaz sa stane právoplatným a vykonateľným, ak odpor nebol podaný, uplynutím lehoty na podanie odporu, alebo ak odpor bol vzatý späť, dňom jeho späťvzatia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2026:8825010158.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2026:8825010158.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>