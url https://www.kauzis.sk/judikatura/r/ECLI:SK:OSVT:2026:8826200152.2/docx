--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -72,51 +72,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Vranov nad Topľou 8P/8/2026 8826200152 24. 02. 2026 JUDr. Silvia Šviderská ECLI:SK:OSVT:2026:8826200152.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Vranov nad Topľou sudkyňou JUDr. Silviou Šviderskou v právnej veci starostlivosti súdu o maloletých, mal. A. B., nar. XX.XX.XXXX, zastúpený kolíznym opatrovníkom Úradom práce, sociálnych vecí a rodiny, Vranov nad Topľou, Námestie slobody 5, Vranov nad Topľou, na návrh navrhovateľky: A. C., nar. XX.XX.XXXX, bytom D. XXX/XX, E., za účasti matky: F. C., nar. XX.XX.XXXX, bytom D. XXX/ XX, E., o zverenie maloletého dieťaťa do náhradnej osobnej starostlivosti navrhovateľky, t a k t o rozhodol: I. Súd zveruje maloletého A. B., nar. XX.XX.XXXX do náhradnej osobnej starostlivosti A. C., nar. XX.XX.XXXX, bytom D. XXX/XX, E., ktorá je oprávnená a povinná vykonávať osobnú starostlivosť o maloleté dieťa v rovnakom rozsahu v akom ju vykonáva matka. Právo maloleté dieťa zastupovať a spravovať jeho majetok má iba v bežných veciach. II. Vyživovacia povinnosť matky voči maloletému A. B. určená rozsudkom Okresného súdu Vranov nad Topľou č.k. 6P/211/2017-13 zo dňa 31.10.2017 zostáva nezmenená. III. Žiaden z účastníkov nemá nárok na náhradu trov konania. odôvodnenie: 1. V zmysle § 221 písm. a) CSP, písomné vyhotovenie rozsudku nemusí obsahovať odôvodnenie, ak je na pojednávaní vyhlásený rozsudok za prítomnosti všetkých strán alebo ich zástupcov, ktorí sa vzdajú odvolania. Poučenie: Proti tomuto rozhodnutiu odvolanie nie je prípustné, pretože účastníci konania sa po jeho vyhlásení vzdali práva odvolania a rozhodnutie nadobudne právoplatnosť dňom jeho doručenia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2026:8826200152.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2026:8826200152.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>