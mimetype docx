--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -307,51 +307,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Sťažovateľ žiadal o priznanie primeraného finančného zadosťučinenia v sume 10 000 €. Cieľom primeraného finančného zadosťučinenia je dovŕšenie ochrany porušeného základného práva v prípadoch, v ktorých sa zistilo, že k porušeniu došlo spôsobom, ktorý vyžaduje poskytnutie vyššieho stupňa ochrany, nielen deklaráciu porušenia, prípadne príkaz na ďalšie konanie bez porušovania základného práva (IV. ÚS 210/04). Podľa názoru ústavného súdu prichádza v tomto prípade do úvahy priznanie primeraného finančného zadosťučinenia. Pri určení primeraného finančného zadosťučinenia ústavný súd vychádzal zo zásad spravodlivosti aplikovaných Európskym súdom pre ľudské práva, ktorý spravodlivé finančné zadosťučinenie podľa čl. 41 dohovoru priznáva so zreteľom na konkrétne okolnosti prípadu. Vzhľadom na okolnosti danej veci zakladajúce namietané porušenie základného práva, hlavne s prihliadnutím na dĺžku konania a význam veci pre sťažovateľa a výšku požadovaného finančného zadosťučinenia (sťažovateľ sa žalobou na okresnom súde domáha zaplatenia sumy 6 638,78 €, pričom výška požadovaného finančného zadosťučinenia 10 000 € je takmer o polovicu vyššia), ústavný súd považoval za odôvodnené priznať sťažovateľovi finančné zadosťučinenie v sume 1 500 €, ktoré je okresný súd povinný zaplatiť sťažovateľovi v lehote dvoch mesiacov od právoplatnosti tohto nálezu. Ústavný súd priznal sťažovateľovi (§ 36 ods. 2 zákona o ústavnom súde) úhradu trov konania z dôvodu jeho právneho zastúpenia advokátkou, ktorá si uplatnila nárok na ich úhradu v celkovej sume 899,03 €. Pri výpočte trov právneho zastúpenia sťažovateľa ústavný súd vychádzal z príslušných ustanovení vyhlášky Ministerstva spravodlivosti Slovenskej republiky 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (ďalej len „vyhláška“). Základná sadzba odmeny za úkon právnej služby uskutočnený v roku 2015 je 139,83 € a hodnota režijného paušálu je 8,39 €. S poukazom na výsledok konania vznikol sťažovateľovi nárok na úhradu trov za tri úkony právnej služby uskutočnené v roku 2015 (prevzatie a príprava zastúpenia, podanie sťažnosti ústavnému súdu a stanovisko k vyjadreniu okresného súdu) v celkovej sume 444,66 € vrátane režijného paušálu. Trovy konania je okresný súd povinný uhradiť na účet právnej zástupkyne sťažovateľa (§ 31a zákona o ústavnom súde v spojení s § 149 OSP). Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 16. septembra 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2015:1.US.303.2015.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2015:1.US.303.2015.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>