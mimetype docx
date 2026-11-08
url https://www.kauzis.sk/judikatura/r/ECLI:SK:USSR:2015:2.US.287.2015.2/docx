--- v0 (2026-11-06)
+++ v1 (2026-11-08)
@@ -212,51 +212,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ustanovení, že by zásadne poprel ich účel a význam (mutatis mutandis I. ÚS 115/02, I. ÚS 12/05, I. ÚS 352/06). Ústavný súd ďalej vo všeobecnosti zdôrazňuje, že rozhodovanie o trovách konania je integrálnou súčasťou občianskeho súdneho konania. Otázka náhrady trov konania dosahuje ústavnoprávnu dimenziu len vtedy, pokiaľ by išlo o svojvôľu, prepiaty formalizmus či celkom nedostatočné odôvodnenie výroku o trovách (II. ÚS 478/2014, II. ÚS 735/2014). 13. Podľa názoru ústavného súdu výklad ustanovenia § 151 ods. 1 Občianskeho súdneho poriadku, ktorý si osvojil krajský súd, treba považovať za arbitrárny (svojvoľný), pretože z druhej vety citovaného ustanovenia je nepochybné, že povinnosť vyčísliť trovy konania najneskôr do 3 pracovných dní od vyhlásenia rozhodnutia má iba ten účastník konania, ktorému sa prisudzuje náhrada trov konania. Pri výklade zastávanom krajským súdom by uvedené ustanovenie muselo byť formulované v tom zmysle, že povinnosť vyčísliť trovy konania má ten účastník, ktorý ich náhradu požaduje, teda bez zreteľa na to, či mu boli trovy aj prisúdené. Treba tiež dodať, že rovnako vykladá uvedené ustanovenie aj najvyšší súd, ako to vyplýva z odôvodnenia jeho uznesenia sp. zn. 3 Cdo 354/2014 zo 14. januára 2015, ktorým odmietol dovolanie sťažovateľa z procesných dôvodov. Vzhľadom na dosiaľ uvedené preto ústavný súd konštatuje, že v okolnostiach danej veci došlo k porušeniu základného práva sťažovateľa vlastniť majetok a na súdnu ochranu podľa čl. 20 ods. 1 a čl. 46 ods. 1 ústavy, ako aj práva na spravodlivé súdne konanie a na majetok podľa čl. 6 ods. 1 dohovoru a čl. 1 dodatkového protokolu (bod 1 výroku nálezu). 14. Podľa § 56 ods. 2 prvej vety zákona o ústavnom súde ak sa základné právo alebo sloboda porušili rozhodnutím alebo opatrením ústavný súd také rozhodnutie alebo opatrenie zruší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa § 56 ods. 3 písm. b) zákona o ústavnom súde ak ústavný súd sťažnosti vyhovie, môže vrátiť vec na ďalšie konanie. Vychádzajúc z citovaných ustanovení, ústavný súd zrušil uznesenie krajského súdu č. k. 25 Co 224/2013­64 z 30. októbra 2013 a vec vrátil na ďalšie konanie (bod 2 výroku nálezu). Krajský súd bude v ďalšom konaní viazaný vysloveným právnym názorom ústavného súdu. 15. Sťažovateľ požadoval priznať náhradu trov konania, a to trov právneho zastúpenia advokátom v celkovej výške 533,58 €. Ústavný súd nemohol priznať sťažovateľovi náhradu trov konania napriek tomu, že bol v konaní nepochybne úspešný. Je to tak preto, že sťažovateľ náhradu trov výslovne požadoval od najvyššieho súdu, hoci sťažnosť v časti smerujúcej proti postupu najvyššieho súdu v konaní vedenom pod sp. zn. 3 Cdo 354/2014 a jeho uznesením zo 14. januára 2015 bola ešte v rámci predbežného prerokovania sťažnosti odmietnutá pre zjavnú neopodstatnenosť. Preto vôbec neprichádzalo do úvahy zaviazať na náhradu trov najvyšší súd. 16. Zo všetkých uvedených dôvodov ústavný súd rozhodol tak, ako to vyplýva z výrokovej časti tohto rozhodnutia. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 24. septembra 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2015:2.US.287.2015.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2015:2.US.287.2015.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>