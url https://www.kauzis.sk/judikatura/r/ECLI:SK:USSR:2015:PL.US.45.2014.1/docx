--- v0 (2026-11-05)
+++ v1 (2026-11-08)
@@ -657,51 +657,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>podpísali. S prihliadnutím na výsledky dokazovania v danej veci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>preto možno ustáliť záver, že výsledky napadnutých volieb, tak ako boli zapísané volebnou komisiou, zodpovedajú zisteniam, ku ktorým dospela volebná komisia sčítaním hlasov všetkými členmi volebnej komisie. Preukázaná sporná činnosť ďalších prítomných osôb pri sčítavaní hlasov síce mohla sčasti narušovať zákonom ustanovené volebné pravidlá, avšak v konaní nebolo preukázané, že by táto činnosť relevantne zasiahla do objektívneho zistenia výsledkov napadnutých volieb takým spôsobom, že by tieto výsledky mohli byť v rozpore so slobodne prejavenou vôľou voličov. Ústavný súd zastáva názor, že ani ostatné sťažovateľom namietané skutočnosti nemohli vo svojej podstate proces zisťovania výsledkov napadnutých volieb ovplyvniť. Krátka prestávka medzi sčítaním hlasovacích lístkov odovzdaných pre voľby poslancov do obecného zastupiteľstva a hlasovacích lístkov pre voľby na funkciu starostu obce, počas ktorej nebola žiadnym dôkazom preukázaná akákoľvek manipulácia s odovzdanými hlasovacími lístkami (pretože tie aj počas prestávky zostali pod dozorom viacerých členov volebnej komisie), v konečnom dôsledku nemohla sama osebe spôsobiť zistenie nesprávnych výsledkov napadnutých volieb. Obdobne ústavný súd hodnotí aj námietku, že voličov, ktorým boli vydané volebné obálky a hlasovacie lístky, zaznamenávala do volebných zoznamov zapisovateľka volebnej komisie. Zo zistení ústavného súdu totiž vyplýva, že tak zapisovateľka volebnej komisie robila len do jedného z dvoch volebných 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>zoznamov, pričom do druhého zoznamu zaznamenávala voličov členka volebnej komisie . Evidencia voličov a kontrola jej správnosti teda bola vždy v priamej dispozícii člena volebnej komisie (v danom prípade dokonca tej členky volebnej komisie, ktorá najviac tvrdila porušenie volebných pravidiel) a žiaden člen volebnej komisie nesvedčil, že by táto evidencia voličov bola chybná. Preto ani uvedená skutočnosť nemohla mať žiaden relevantný vplyv na zákonnosť a ústavnosť výsledku napadnutých volieb. Vzhľadom na uvedené ústavný súd dospel k záveru, že návrhu na vyhlásenie volieb na starostu obce Brvnište za neplatné nie je možné vyhovieť, pretože vykonaným dokazovaním nebola preukázaná taká volebná chyba, ktorá by bola v príčinnej súvislosti s výsledkom napadnutých volieb. Ústavný súd pritom dôsledne vychádzal z návrhu sťažovateľa, ktorým je ústavný súd podľa § 20 ods. 3 zákona o ústavnom súde viazaný, teda bral do úvahy len prípadné porušenia zákona o voľbách, ktoré sa týkali volieb starostu obce, a nie poslancov obecného zastupiteľstva, ktoré sťažnosťou v lehote 10 dní od oznámenia výsledku volieb sťažovateľ nenapadol. Z uvedených dôvodov preto ústavný súd sťažnosť podľa § 63 ods. 1 písm. d) zákona o ústavnom súde zamietol. Vzhľadom na osobitný charakter tohto konania, ktorého účelom je ochrana demokratických princípov volebného práva, zastáva ústavný súd názor, že využitie oprávnenia daného mu § 36 ods. 2 zákona o ústavnom súde (povinnosť úhrady trov konania niektorého účastníkov) nie je potrebné, a preto účastníkom konania nimi žiadanú úhradu trov nepriznal. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 4. marca 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2015:PL.US.45.2014.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2015:PL.US.45.2014.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>