--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -112,51 +112,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5. Ústavný súd v súvislosti s prípravou predbežného prerokovania zistil, že podaná sťažnosť v predloženom znení nespĺňa všetky náležitosti predpísané zákonom Národnej rady Slovenskej republiky č. 38/1993 Z. z. o organizácii Ústavného súdu Slovenskej republiky, o konaní pred ním a o postavení jeho sudcov v znení neskorších predpisov (ďalej len „zákon o ústavnom súde“), keďže k nej nie je pripojené splnomocnenie na zastupovanie sťažovateľky v konaní pred ústavným súdom (§ 20 ods. 2 zákona o ústavnom súde). III. 6. Podľa čl. 127 ods. 1 ústavy ústavný súd rozhoduje o sťažnostiach fyzických osôb alebo právnických osôb, ak namietajú porušenie svojich základných práv alebo slobôd, alebo ľudských práv a základných slobôd vyplývajúcich z medzinárodnej zmluvy, ktorú Slovenská republika ratifikovala a bola vyhlásená spôsobom ustanoveným zákonom, ak o ochrane týchto práv a slobôd nerozhoduje iný súd. 7. Podľa čl. 140 ústavy podrobnosti o organizácii ústavného súdu, o spôsobe konania pred ním a o postavení jeho sudcov ustanoví zákon. 8. Podľa § 25 ods. 1 zákona o ústavnom súde ústavný súd návrh predbežne prerokuje na neverejnom zasadnutí bez prítomnosti navrhovateľa, ak tento zákon neustanovuje inak. Skúma pritom tak všeobecné podľa ustanovenia § 20 zákona o ústavnom súde, ako aj osobitné náležitosti návrhu (sťažnosti) podľa ustanovenia § 49 až § 56 zákona o ústavnom súde vrátane okolností, ktoré by mohli byť dôvodom na jeho odmietnutie. 9. Podľa § 20 ods. 1 zákona o ústavnom súde návrh na začatie konania sa ústavnému súdu podáva písomne. Návrh musí obsahovať, akej veci sa týka, kto ho podáva, prípadne proti komu návrh smeruje, akého rozhodnutia sa navrhovateľ domáha, odôvodnenie návrhu a navrhované dôkazy. Návrh musí podpísať navrhovateľ (navrhovatelia) alebo jeho (ich) zástupca. Podľa § 20 ods. 2 zákona o ústavnom súde sa k návrhu na začatie konania musí pripojiť splnomocnenie na zastupovanie navrhovateľa advokátom, ak tento zákon 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>neustanovuje inak. V splnomocnení sa musí výslovne uviesť, že sa udeľuje na zastupovanie pred ústavným súdom. 10. Podľa § 50 ods. 1 zákona o ústavnom súde sťažnosť okrem všeobecných náležitostí uvedených v § 20 musí obsahovať označenie, a) ktoré základné práva alebo slobody sa podľa tvrdenia sťažovateľa porušili, b) právoplatného rozhodnutia, opatrenia alebo iného zásahu, ktorým sa porušili základné práva alebo slobody, c) proti komu sťažnosť smeruje. 11. Z uvedeného vyplýva, že ústavný súd má v ústave a v zákone o ústavnom súde presne definované právomoci, uplatnenie ktorých je viazané na splnenie viacerých formálnych aj vecných náležitostí návrhu na začatie konania (čl. 127 ods. 1 ústavy, § 20 a § 50 zákona o ústavnom súde). Až na výnimky, ktoré v danej veci nie sú relevantné, je ústavný súd pritom viazaný návrhom na začatie konania (§ 20 ods. 4 zákona o ústavnom súde). 12. Ústavný súd konštatuje, že sťažovateľka spolu s návrhom nedoručila ústavnému súdu aj splnomocnenie na zastupovanie pred ústavným súdom napriek tomu, že z obsahu jej podania vyplýva, že bolo koncipované advokátom JUDr. Martinom Kováčikom. 13. V tejto súvislosti ústavný súd pripomína, že daný rozsah nedostatkov zákonom predpísaných náležitostí, aký vyplýva z podania sťažovateľky, nie je povinný odstraňovať z úradnej povinnosti. Na taký postup slúži inštitút povinného právneho zastúpenia v konaní pred ústavným súdom a publikovaná judikatúra, z ktorej jednoznačne vyplýva, ako ústavný súd posudzuje nedostatok zákonom predpísaných náležitostí podaní účastníkov konania (IV. ÚS 77/08, I. ÚS 368/2010, IV. ÚS 322/2010, IV. ÚS 399/2010, III. ÚS 357/2010, III. ÚS 267/2010, II. ÚS 309/2010, III. ÚS 262/2010, III. ÚS 210/2010, I. ÚS 162/2010, IV. ÚS 234/2010, III. ÚS 206/2010, IV. ÚS 159/2010, IV. ÚS 213/2010, IV. ÚS 134/2010). Podľa § 18 ods. 2 zákona č. 586/2003 Z. z. o advokácii a o zmene a doplnení zákona č. 455/1991 Zb. o živnostenskom podnikaní (živnostenský zákon) v znení neskorších 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>predpisov advokát je povinný dôsledne využívať všetky právne prostriedky, a takto chrániť a presadzovať práva a záujmy klienta. Tieto povinnosti advokáta vylučujú, aby ústavný súd nahradzoval úkony právnej služby, ktoré je povinný vykonať advokát tak, aby také úkony boli objektívne spôsobilé vyvolať nielen začatie konania, ale aj prijatie sťažnosti na ďalšie konanie, ak sú na to splnené zákonom ustanovené predpoklady. Osobitne to platí pre všetky zákonom ustanovené náležitosti úkonov, ktorými začína konanie pred ústavným súdom. Aj v tomto ohľade naďalej zostáva v platnosti zásada „vigilantibus iura scripta sunt“, t. j. bdelým patrí právo, a to o to zvlášť, ak ide o osoby práva znalé (napr. advokáta). 14. Ústavný súd s poukazom na uvedené konštatuje, že sťažnosť vykazuje také nedostatky náležitostí predpísaných zákonom, že nie je možné preskúmať splnenie hoci len procesných podmienok konania pred ústavným súdom, a preto ju z uvedeného dôvodu odmietol už pri jej predbežnom prerokovaní (§ 25 ods. 2 zákona o ústavnom súde). P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 9. marca 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.149.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.149.2016.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>