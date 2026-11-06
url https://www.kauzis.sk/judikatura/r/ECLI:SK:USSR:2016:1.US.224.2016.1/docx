--- v0 (2026-11-04)
+++ v1 (2026-11-06)
@@ -147,51 +147,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>základného práva podľa čl. 48 ods. 2 ústavy, aby bola sťažnosť prijatá na ďalšie konanie“ (II. ÚS 93/03). 13. Ústavný súd tiež poukazuje na svoju judikatúru, podľa ktorej nie každý zistený prieťah v súdnom konaní má nevyhnutne za následok porušenie základného práva na prerokovanie veci bez zbytočných prieťahov podľa čl. 48 ods. 2 ústavy a práva podľa čl. 6 ods. l dohovoru. Ústavný súd už vo svojich rozhodnutiach vyslovil, že „ojedinelá nečinnosť súdu hoci aj v trvaní niekoľkých mesiacov sama osebe ešte nemusí zakladať porušenie základného práva na prerokovanie veci bez zbytočných prieťahov“ (II. ÚS 63/05). Ak ústavný súd pri predbežnom prerokovaní sťažnosti zistí, že sa postup všeobecného súdu nevyznačoval takými významnými prieťahmi, ktoré by bolo možné kvalifikovať ako „zbytočné prieťahy“ v zmysle čl. 48 ods. 2 ústavy (resp. čl. 6 ods. 1 dohovoru), sťažnosť odmietne ako zjavne neopodstatnenú (I. ÚS 27/02, I. ÚS 197/03, I. ÚS 38/04 a iné). 14. Zo zistení ústavného súdu vyplýva, že napadnuté konanie začalo 30. augusta 2013 doručením žaloby okresnému súdu, následne uznesením z 30. septembra 2013 okresný súd rozhodol o návrhu na predbežné opatrenie. Z dôvodu odvolaní podaných žalovanými bol spis 11. novembra 2013 predložený odvolaciemu súdu, ktorý návrh na predbežné opatrenie zamietol. Spis bol vrátený okresnému súdu 27. decembra 2013. V období od 31. marca 2014 do 10. júla 2014 sa spis nachádzal na Najvyššom súde Slovenskej republiky (ďalej len „najvyšší súd“) z dôvodu podaného dovolania. Okresný súd 14. augusta 2014 vyzval žalobcu na odstránenie nedostatkov dovolania a následne 31. októbra 2014 uznesením dovolacie konanie zastavil. Okresný súd 4. decembra 2014 vydal opravné uznesenie. Po doručení vyjadrenia sťažovateľky 5. februára 2015 bol spis 13. apríla 2015 predložený najvyššiemu súdu na rozhodnutie o dovolaní. Spis bol 24. júna 2015 vrátený okresnému súdu spolu s rozhodnutím o odmietnutí dovolania. Po doručení rozhodnutia o dovolaní účastníkom konania okresný súd 7. septembra 2015 vyzval žalobcu na zaplatenie súdneho poplatku za žalobu. Uznesením okresného súdu z 13. januára 2016 bolo konanie zastavené pre nezaplatenie súdneho poplatku žalobcom. Uznesenie o zastavení konania nadobudlo právoplatnosť 4. februára 2016.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15. Ústavný súd konštatuje, že namietané konanie trvalo ku dňu podania ústavnej sťažnosti 27 mesiacov a toho času je už meritórne právoplatne skončené. Z prehľadu procesných úkonov vyplýva, že okresný súd vo veci konal v zásade plynulo, priebežne vykonával procesné úkony, ktoré boli vyvolané procesnými návrhmi účastníkov konania (vrátane sťažovateľky), pričom spis sa z dôvodu podaných opravných prostriedkov nachádzal niekoľko mesiacov na odvolacom súde a opakovane aj na najvyššom súde. Ústavný súd preto nepovažuje celkovú dĺžku napadnutého konania za neprimeranú, resp. dosahujúcu potrebnú ústavnoprávnu intenzitu. Zistené kratšie obdobia nečinnosti v postupe okresného súdu možno hodnotiť nanajvýš ako ojedinelý prieťah nemajúci intenzitu zbytočných prieťahov. 16. S ohľadom na skutkové okolnosti prípadu a v súlade so svojou doterajšou rozhodovacou činnosťou preto neprichádza do úvahy, aby ústavný súd mohol postup okresného súdu v napadnutom konaní po prípadnom prijatí návrhu (sťažnosti) na ďalšie konanie kvalifikovať ako porušenie základného práva sťažovateľky zaručeného v čl. 48 ods. 2 ústavy, resp. jej práva zaručeného v čl. 6 ods. 1 dohovoru. Z tohto dôvodu ústavný súd sťažnosť pri jej predbežnom prerokovaní odmietol podľa § 25 ods. 2 zákona o ústavnom súde ako zjavne neopodstatnenú. 17. Keďže sťažnosť bola odmietnutá a rozhodnutie o priznaní primeraného finančného zadosťučinenia a úhrady trov konania je viazané na vyslovenie porušenia práva alebo slobody sťažovateľa (čl. 127 ods. 2 prvá veta ústavy), ústavný súd o týchto návrhoch sťažovateľky už nerozhodoval. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 6. apríla 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.224.2016.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.224.2016.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>