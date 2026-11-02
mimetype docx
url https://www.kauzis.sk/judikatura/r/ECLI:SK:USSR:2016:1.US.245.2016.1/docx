--- v0 (2026-11-02)
+++ v1 (2026-11-02)
@@ -312,51 +312,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>kvalifikovaným právnym zástupcom, v tomto smere ústavnú sťažnosť neodôvodnila v zmysle požiadavky § 20 ods. 1 zákona o ústavnom súde. Na podporu svojho tvrdenia o porušení označeného základného práva sťažovateľka v podanej sťažnosti neuviedla žiadne konkrétne argumenty, ktoré by akýmkoľvek spôsobom takéto porušenie signalizovali. Vzhľadom na uvedené ústavný súd pri predbežnom prerokovaní konštatoval, že sťažnosť sťažovateľky v tejto časti neobsahuje kvalifikované odôvodnenie, a teda nespĺňa ani podstatnú náležitosť ustanovenú v § 20 ods. 1 zákona o ústavnom súde, a preto ju v tejto časti podľa § 25 ods. 2 zákona o ústavnom súde odmietol z dôvodu nesplnenia zákonom predpísaných náležitostí. 23. V súvislosti s uvedeným nedostatkom ústavný súd pripomína, že tieto nie je povinný odstraňovať z úradnej povinnosti. Na takýto postup slúži inštitút povinného právneho zastúpenia v konaní pred ústavným súdom. Podľa § 18 ods. 2 zákona č. 586/2003 Z. z. o advokácii a o zmene a doplnení zákona č. 455/1991 Zb. o živnostenskom podnikaní (živnostenský zákon) v znení neskorších predpisov advokát je povinný dôsledne využívať všetky právne prostriedky, a takto chrániť a presadzovať práva a záujmy klienta. Tieto povinnosti advokáta vylučujú, aby ústavný súd nahradzoval úkony právnej služby, ktoré je povinný vykonať advokát tak, aby také úkony boli objektívne spôsobilé vyvolať nielen začatie konania, ale aj prijatie sťažnosti na ďalšie konanie, ak sú na to splnené zákonom ustanovené predpoklady. Osobitne to platí pre všetky zákonom ustanovené náležitosti úkonov, ktorými začína konanie pred ústavným súdom. Aj v tomto ohľade naďalej zostáva v platnosti zásada „vigilantibus iura scripta sunt“, t. j. bdelým patrí právo, a to o to zvlášť, ak ide o osoby práva znalé (napr. advokáta). 24. Ústavný súd taktiež v závere poznamenáva, že v zmysle ustanovenia § 20 ods. 2 zákona o ústavnom súde sa k návrhu na začatie konania musí pripojiť splnomocnenie na zastupovanie sťažovateľa advokátom, ak tento zákon neustanovuje inak. V splnomocnení sa musí výslovne uviesť, že sa udeľuje na zastupovanie pred ústavným súdom. Ústavný súd v zhode so svojou skoršou judikatúrou považuje za potrebné zdôrazniť, že zmyslom inštitútu splnomocnenia je, že sa udeľuje inej osobe v rozsahu vymedzenom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>splnomocniteľom, pričom splnomocniteľ uvedeným úkonom dáva tretím osobám najavo, v akom rozsahu ho splnomocnená osoba zastupuje. Splnomocnenie doručené sťažovateľkou spolu s ústavnou sťažnosťou vykazovalo i vadu neurčitosti, pretože v ňom nebolo vymedzené, akej veci sa (v konaní pred ústavným súdom) týka, a teda bol tu daný dôvod i na odmietnutie sťažnosti podľa § 25 ods. 2 zákona o ústavnom súde z dôvodu nesplnenia zákonom predpísaných náležitostí. 25. Keďže sťažnosť bola odmietnutá ako celok, rozhodovanie o ďalších procesných návrhoch sťažovateľky v uvedenej veci stratilo opodstatnenie, preto sa nimi ústavný súd už nezaoberal. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 20. apríla 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.245.2016.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.245.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>