--- v0 (2026-11-02)
+++ v1 (2026-11-02)
@@ -367,51 +367,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>najvyšší súd akceptovať, pretože skutky sú perfektne obsahovo i právne formulované tak, aby zodpovedali jeho činnosti ako účastníka na stíhaných trestných činoch v zmysle § 21 ods. 1 písm. a/ Tr. zák., preto použitá právna kvalifikácia zodpovedá obsahu stíhaných skutkov a so zreteľom na to sú argumenty obvineného v dovolaní neakceptovateľné.“ 18. Z citovanej časti odôvodnenia uznesenia najvyššieho súdu vyplýva jasná, zrozumiteľná a podrobná odpoveď dovolacieho súdu na námietky sťažovateľa týkajúce sa porušenia jeho práva na obhajobu zakotveného v čl. 50 ods. 3 ústavy. Ústavný súd v posudzovanej veci nezistil, že by procesným postupom všeobecných súdov bola účelovo vytvorená nepriaznivá procesná situácia a také podmienky pre sťažovateľa, ktoré by mu bránili, resp. ho podstatným spôsobom obmedzovali pri reálnom uplatnení práva na obhajobu. Z napadnutého uznesenia vyplýva, že najvyšší súd preskúmal procesný postup súdov nižšieho stupňa preštudovaním spisového materiálu, pričom nezistil porušenie sťažovateľom označených práv. Sťažovateľ síce tento záver najvyššieho súdu namietal, ale neuviedol žiadne relevantné argumenty spochybňujúce z prieskumnej činnosti vyvodené závery najvyššieho súdu. Významná je aj tá skutočnosť, že sťažovateľ napriek poučeniu o svojich právach už v prípravnom konaní i v konaní pred súdom tieto náležite nevyužíval, správal sa pasívne a pre konanie si nezvolil obhajcu, ktorý by mu v konaní poskytoval kvalifikovanú právnu pomoc pri reálnom uplatňovaní jeho práva na obhajobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>V tejto súvislosti ústavný súd zároveň poukazuje na svoju judikatúru, z ktorej vyplýva, že uplatnenie práva na obhajobu nezaručuje oprávnenej osobe dosiahnutie takého rozhodnutia súdu, o ktoré sa usiluje pomocou obhajoby. Účelom práva zaručeného čl. 50 ods. 3 ústavy je totiž len poskytnutie príležitosti brániť sa obvineniu zo spáchania trestného činu (obdobne II. ÚS 34/99). 19. Na základe uvedeného možno konštatovať, že najvyšší súd sa dovolaním sťažovateľa riadne zaoberal a svoje rozhodnutie adekvátne odôvodnil. Ak najvyšší súd nezistil danosť ani jedného z dôvodov uplatnených sťažovateľom v zmysle § 371 ods. 1 Trestného poriadku, nemožno mu vytknúť ako nesprávny ani procesný postup podľa § 382 písm. c) Trestného poriadku, ktorým dovolanie sťažovateľa na neverejnom zasadnutí senátu odmietol. Tieto skutočnosti nesignalizujú žiadnu možnosť porušenia základného práva sťažovateľa na obhajobu podľa čl. 50 ods. 3 ústavy. Ústavný súd v takom prípade nemá žiaden dôvod a ani oprávnenie na prehodnocovanie záverov všeobecných súdov. S prihliadnutím na požiadavku sťažovateľa zrušiť napadnuté rozhodnutie najvyššieho súdu vydané v jeho trestnej veci a jej vrátenie na ďalšie konanie tvrdenia sťažovateľa podľa názoru ústavného súdu sledujú len dosiahnutie zmeny výsledku súdneho konania, ktoré neskončilo podľa jeho želania, čo však nemožno spájať s porušením práva na obhajobu. 20. Pretože ústavný súd nezistil žiadnu možnosť porušenia základných práv podľa čl. 20 ods. 1, čl. 47 ods. 2 a čl. 50 ods. 3 ústavy namietaným uznesením najvyššieho súdu, ústavný súd už pri predbežnom prerokovaní sťažnosť sťažovateľa odmietol podľa § 25 ods. 2 zákona o ústavnom súde z dôvodu jej zjavnej neopodstatnenosti. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 14. septembra 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.567.2016.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.567.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>