--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -142,51 +142,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>veci bez zbytočných prieťahov podľa čl. 48 ods. 2 Ústavy Slovenskej republiky a práva na prejednanie veci v primeranej lehote podľa čl. 6 ods. 1 Dohovoru o ochrane ľudských práv a základných slobôd postupom Okresného súdu Prešov v konaní vedenom pod sp. zn. 2 Er 2067/2011. 2. Ústavný súd návrh sťažovateľa predbežne prerokoval na neverejnom zasadnutí a zistil, že sťažnosť nespĺňa zákonné náležitosti podľa zákona Národnej rady Slovenskej republiky č. 38/1993 Z. z. o organizácii Ústavného súdu Slovenskej republiky, o konaní pred ním a o postavení jeho sudcov v znení neskorších predpisov (ďalej len „zákon o ústavnom súde“). Podľa § 20 ods. 2 zákona o ústavnom súde k návrhu na začatie konania sa musí priložiť splnomocnenie na zastupovanie navrhovateľa advokátom s výslovným uvedením, že sa udeľuje na zastupovanie pred ústavným súdom, ak tento zákon neustanovuje inak. 3. Vychádzajúc z obsahu sťažnosti a k nej priložených príloh, ústavný súd konštatuje, že sťažnosť napriek tomu, že sťažovateľ má advokáta, ktorý ju koncipoval a podpísal, nespĺňa náležitosti kvalifikovaného návrhu na začatie konania pred ústavným súdom podľa § 20 ods. 2 zákona o ústavnom súde. K predloženej sťažnosti totiž bolo pripojené splnomocnenie sťažovateľa na jeho zastupovanie, ktoré však nebolo udelené konkrétnemu advokátovi (a ani do dňa prerokovania veci v senáte ústavného súdu toto splnomocnenie sťažovateľ nepredložil) a taktiež v ňom absentuje výslovne udelenie splnomocnenia na zastupovanie pred ústavným súdom, čo zákon o ústavnom súde považuje za jednu z podstatných náležitostí splnomocnenia. Predloženie kvalifikovaného splnomocnenia je zákonnou povinnosťou vyplývajúcou z už citovaného § 20 ods. 2 zákona o ústavnom súde (obdobne I. ÚS 150/2016 a I. ÚS 262/2015). 4. V súvislosti s uvedenými nedostatkami ústavný súd pripomína, že tieto nie je povinný odstraňovať z úradnej povinnosti. Na takýto postup slúži inštitút povinného právneho zastúpenia v konaní pred ústavným súdom, pričom z doterajšej rozhodovacej činnosti ústavného súdu jednoznačne vyplýva, ako ústavný súd posudzuje nedostatok zákonom predpísaných náležitostí podaní účastníkov konania (napr. IV. ÚS 77/08,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>I. ÚS 368/2010, III. ÚS 357/2010, II. ÚS 309/2010, I. ÚS 162/2010, IV. ÚS 234/2010, III. ÚS 206/2010, IV. ÚS 159/2010, IV. ÚS 213/2010, IV. ÚS 134/2010). Ústavný súd zdôrazňuje, že advokát je osobou povinnou pri výkone advokácie dôsledne využívať všetky právne prostriedky (a takto chrániť a presadzovať práva a záujmy klienta) a tieto povinnosti advokáta vylučujú, aby ústavný súd nahradzoval úkony právnej služby, ktoré je povinný vykonať advokát tak, aby také úkony boli objektívne spôsobilé vyvolať nielen začatie konania, ale aj prijatie sťažnosti na ďalšie konanie, ak sú na to splnené zákonom ustanovené predpoklady. 5. Podľa § 18 ods. 2 zákona č. 586/2003 Z. z. o advokácii a o zmene a doplnení zákona č. 455/1991 Zb. o živnostenskom podnikaní (živnostenský zákon) v znení neskorších predpisov, advokát je povinný dôsledne využívať všetky právne prostriedky, a takto chrániť a presadzovať práva a záujmy klienta. Osobitne to platí pre všetky zákonom ustanovené náležitosti úkonov, ktorými začína konanie pred ústavným súdom. Aj v tomto ohľade naďalej zostáva v platnosti zásada „vigilantibus iura scripta sunt“, t. j. bdelým patrí právo, a to zvlášť, ak ide o osoby práva znalé (napr. advokáta). 6. Vzhľadom na uvedené skutočnosti ústavný súd sťažnosť sťažovateľa odmietol pre nesplnenie zákonom predpísaných náležitostí už pri jej predbežnom prerokovaní (§ 25 ods. 2 zákona o ústavnom súde). P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 12. októbra 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.649.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.649.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>