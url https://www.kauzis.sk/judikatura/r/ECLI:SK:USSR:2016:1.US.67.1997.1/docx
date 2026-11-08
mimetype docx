--- v0 (2026-11-08)
+++ v1 (2026-11-08)
@@ -177,51 +177,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>konštatovania ústavný súd považuje za potrebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>vysloviť svoj názor na spôsob podania podnetu skupiny poslancov Národnej rady. Ako už bolo uvedené podala ho na základe čl. 130 ods. 3 ústavy s využitím bližšie nešpecifikovaných ustanovení zákona Národnej rady Slovenskej republiky č. 293/1995 Z. z. a nadväzne aj na § 250 ods. 3 Občianskeho súdneho poriadku (ďalej len O.s.p.) per analogiam. Citované ustanovenie, na ktoré spoločný podnet odkazuje, resp. o ktoré sa opiera umožňuje síce podať návrh na začatie konania „viacerým osobám“, to sa však vzťahuje iba na rozhodovanie o žalobách proti rozhodnutiam správnych orgánov, čiže v prípadoch ochrany zákonnosti, ale nie aj ochrany ústavnosti (na čo je však namierená podstata podnetu skupiny poslancov). I napriek poukazu navrhovateľov na možnosť výkladu per analogiam v záujme dosiahnutia jeho akceptovania zo strany ústavného súdu, nie je možné v danom prípade považovať ju za prípustnú a odpodstatnenú. Analógia zákona nie je totiž uplatniteľná vtedy, ak by sa mal právny predpis nižšej právnej sily použiť analogicky na riešenie, resp. aplikáciu právnych vzťahov upravených právnym predpisom vyššej právnej sily (v danom prípade ústavy). Z uvedeného vyplýva, že je neprípustné analogicky postupovať podľa § 250 ods. 3 O.s.p. pri aplikácii čl. 130 ods. 3 ústavy. Vzhľadom na neprípustnosť tzv. spoločného podnetu (objektívna kumulácia nárokov na 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ochranu ústavnosti) nie je možné podnet pri jeho predbežnom prerokovaní hodnotiť ako taký, ktorý spĺňa všetky požadované náležitosti návrhu na začatie konania pred ústavným súdom, čo zároveň znamená, že navrhovatelia nemali aktívnu legitimáciu na podanie návrhu. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 15. októbra 1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.67.1997.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.67.1997.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>