--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -207,51 +207,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>prípade, že súd odmietne vykonať určitý účastníkom navrhovaný dôkaz, je jeho zákonnou povinnosťou v odôvodnení rozhodnutia uviesť, prečo nevykonal ďalšie navrhnuté dôkazy (§ 157 ods. 2 OSP) (I. ÚS 193/2013). Z práva na spravodlivú súdnu ochranu vyplýva aj povinnosť súdu zaoberať sa účinne námietkami, argumentmi a návrhmi na vykonanie dôkazov strán s výhradou, že majú význam pre rozhodnutie (Kraska c. Švajčiarsko z 29. 4. 1993, II. ÚS 410/06). Ako je zrejmé z rozsudkov okresného súdu a krajského súdu, návrhom sťažovateľa na vykonanie dôkazu sa všeobecné súdy zaoberali a jasne a zrozumiteľne uviedli dôvody, prečo tomuto návrhu nevyhoveli. Ústavný súd súhlasí s citovanými závermi a dôvodmi všeobecných súdov, pre ktoré návrhu sťažovateľa na vykonanie dôkazu nevyhoveli. Ústavný súd opätovne uvádza, že už samotný nedostatok pasívnej vecnej legitimácie bol dôvodom na zamietnutie návrhu, a aj v prípade, ak by bolo zistené, že vedľajší účastník nie je vlastníkom motorového vozidla, nebola by táto skutočnosť dôvodom na vyhovenie sťažovateľovmu návrhu, keďže sťažovateľov návrh nesmeroval proti vedľajšiemu účastníkovi. Vykonanie navrhovaného dôkazu preto nemohlo privodiť iné rozhodnutie v sťažovateľovej veci, a preto nebolo jeho vykonanie dôvodné. V závere ústavný súd konštatuje, že sťažovateľ na ochranu svojich práv zvolil nesprávny druh žaloby, a táto skutočnosť bola dôvodom zamietnutia jeho návrhu. Pokiaľ sťažovateľ tvrdí, že z rozsudkov okresného súdu a krajského súdu nevyplýva, aký druh žaloby mal použiť, toto jeho tvrdenie je nepravdivé. Z rozsudku okresného súdu jednoznačne vyplýva, že sťažovateľ mohol upraviť okruh účastníkov tak, že by žalovaným bola aj poisťovňa, ktorá vo veci vystupovala ako vedľajší účastník, keďže práve ona bola nositeľom pasívnej vecnej legitimácie a v takom prípade by ani nevznikli pochybnosti o naliehavom právnom záujme sťažovateľa na určení vlastníckeho práva, resp. sťažovateľ mohol uplatniť iný druh žaloby, a to žalobu o vydanie veci, ktorá by smerovala proti ministerstvu vnútra a krajskému riaditeľstvu ako žalovaným, pričom v takomto konaní by sa vyriešila ako predbežná otázka, kto je vlastníkom motorového vozidla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Vychádzajúc z uvedeného je ústavný súd toho názoru, že niet žiadnej spojitosti medzi rozsudkom krajského súdu a namietaným porušením základného práva sťažovateľa podľa čl. 20 ods. 1 ústavy a práva podľa čl. 6 ods. 1 dohovoru. S poukazom na uvedené ústavný súd odmietol sťažnosť sťažovateľa podľa § 25 ods. 2 zákona o ústavnom súde z dôvodu zjavnej neodôvodnenosti. Keďže ústavný súd odmietol sťažnosť ako celok, bolo bez právneho významu zaoberať sa ďalšími požiadavkami sťažovateľa v nej obsiahnutými. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 10. februára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.78.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.78.2016.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>