--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -317,51 +317,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ústavný súd zdôrazňuje, že sťažovatelia v sťažnosti iba opakujú námietky, ktoré už boli predmetom preskúmavania krajským súdom na základe ich odvolania podaného proti rozsudku okresného súdu, teda sťažnosť je vlastne iba pokračujúcou polemikou s právnym názorom okresného súdu a krajského súdu. Sťažovatelia tak stavajú ústavný súd do pozície bežnej prieskumnej inštancie všeobecného súdnictva, keď požadujú, aby ústavný súd vec opätovne posúdil a stotožnil sa s ich právnym názorom. Ústavný súd v súvislosti s takto koncipovanou sťažnosťou pripomína, že nie je a ani nemôže byť ďalšou opravnou inštanciou v systéme všeobecného súdnictva. Citovaný rozsudok krajského súdu obsahuje dostatok skutkových a právnych záverov, z ktorých je jednoznačne zrejmé, že krajský súd sa sťažovateľmi namietanou skutočnosťou o absolútnej neplatnosti kúpnej zmluvy zaoberal a s touto námietkou sa vysporiadal. Ústavný súd konštatuje, že závery, ku ktorým krajský súd dospel, nemožno označiť za svojvoľné alebo zjavne neodôvodnené a nevyplýva z nich ani taká aplikácia príslušných ustanovení všeobecne záväzných právnych predpisov, ktorá by bola popretím ich podstaty a zmyslu. Skutočnosť, že sťažovatelia sa s názorom krajského súdu nestotožňujú, nepostačuje na prijatie záveru o zjavnej neodôvodnenosti alebo arbitrárnosti napadnutého rozhodnutia. Aj stabilná rozhodovacia činnosť ústavného súdu (II. ÚS 4/94, II. ÚS 3/97), rešpektuje názor, podľa ktorého nemožno právo na súdnu ochranu stotožňovať s procesným úspechom, z čoho vyplýva, že všeobecný súd nemusí rozhodovať v súlade so skutkovým a právnym názorom účastníkov konania vrátane ich dôvodov a námietok. Z ústavnoprávneho hľadiska niet žiadneho dôvodu, aby sa spochybňovali závery napadnutého rozsudku krajského súdu, ktoré sú dostatočne odôvodnené. Pretože namietaný rozsudok nevykazuje znaky svojvôle a je dostatočne odôvodnený na základe jeho vlastných myšlienkových postupov a hodnotení, ústavný súd nie je oprávnený ani povinný tieto postupy a hodnotenia nahrádzať (podobne aj I. ÚS 21/98, III. ÚS 209/04) a v tejto situácii nemá dôvod zasiahnuť do právneho názoru krajského súdu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Vychádzajúc z uvedeného je ústavný súd toho názoru, že niet žiadnej spojitosti medzi rozsudkom krajského súdu a namietaným porušením základných práv sťažovateľov podľa čl. 20 ods. 1 a čl. 46 ods. 1 ústavy, čl. 11 ods. 1 listiny a čl. 1 dodatkového protokolu. S poukazom na uvedené ústavný súd odmietol sťažnosť sťažovateľov v tejto časti podľa § 25 ods. 2 zákona o ústavnom súde z dôvodu zjavnej neodôvodnenosti. Keďže ústavný súd odmietol sťažnosť ako celok, bolo bez právneho významu zaoberať sa ďalšími požiadavkami sťažovateľov v nej obsiahnutými. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 13. januára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.8.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:1.US.8.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>