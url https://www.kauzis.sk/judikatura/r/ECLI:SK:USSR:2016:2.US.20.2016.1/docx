--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -222,51 +222,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Sťažovateľ síce využil možnosť podať proti rozsudku krajského súdu dovolanie ako mimoriadny opravný prostriedok, avšak neuviedol v ňom tvrdenie o údajnom nedoručení vyjadrenia žalovanej na jeho odvolanie, čím malo dôjsť k odňatiu možnosti sťažovateľa ako účastníka konania konať pred súdom v zmysle § 237 písm. f) Občianskeho súdneho poriadku. Uvedené znamená, že hoci sťažovateľ formálne využil dovolanie ako účinný prostriedok nápravy porušeného práva, z materiálneho hľadiska vzaté tak neurobil, keďže uvedenú námietku v podanom dovolaní neuplatnil. To zakladá neprípustnosť sťažnosti. Treba tiež dodať, že sťažovateľ ani len netvrdil (tým menej preukazoval), že námietku neuplatnil v dovolaní z dôvodov hodných osobitného zreteľa. Preto ani neprichádzal do úvahy prípadný postup ústavného súdu podľa § 53 ods. 2 zákona o ústavnom súde. Ústavný súd v danej súvislosti dodáva, že odhliadnuc od už uvedeného je sťažnosť v jadre zjavne neopodstatnená vzhľadom na to, že vyjadrenie žalovanej na odvolanie sťažovateľa bolo v skutočnosti sťažovateľovi doručené. Sťažovateľ v podanej sťažnosti namieta aj nedostatky v skutkových zisteniach a v následných právnych úvahách okresného súdu a krajského súdu, ktoré viedli napokon (podľa názoru sťažovateľa nesprávne) k zamietnutiu jeho žaloby. Ústavný súd v tejto súvislosti poukazuje na to, že podľa právnych záverov najvyššieho súdu (ktorým ani sťažovateľ v podanej sťažnosti neoponuje), v prípade dovolania, ktorého prípustnosť sa opiera o ustanovenie § 237 Občianskeho súdneho poriadku, nemožno dovolanie odôvodniť námietkou nesprávneho právneho posúdenia veci. Rovnako nemožno dovolanie odôvodniť námietkou nesprávnych či neúplných skutkových zistení. Pokiaľ preto sťažovateľ chcel prejaviť nesúhlas so skutkovými a právnymi závermi okresného súdu a krajského súdu, mal napadnúť sťažnosťou podanou ústavnému súdu aj rozsudok krajského súdu. V takomto prípade by sa ústavný súd mohol skutkovými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>a právnymi námietkami sťažovateľa týkajúcimi sa veci samej zaoberať. Sťažovateľ však takto nepostupoval, pretože jeho sťažnosť smeruje len proti uzneseniu najvyššieho súdu. Berúc do úvahy uvedené skutočnosti, ústavný súd rozhodol podľa § 25 ods. 2 zákona o ústavnom súde tak, ako to vyplýva z výroku tohto uznesenia. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 14. januára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.20.2016.1 (dáta aktuálne k 30. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.20.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>