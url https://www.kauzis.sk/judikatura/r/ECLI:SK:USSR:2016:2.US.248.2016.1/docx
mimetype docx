--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -192,51 +192,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>uznaný vinným. Na tomto mieste sťažnostný súd opätovne zdôrazňuje, že inštitút obnovy konania neslúži na opakovanie dokazovania, ktoré bolo vykonané v pôvodnom konaní, či na prehodnocovanie rozhodnutia súdu vydaného v pôvodnom konaní v tom smere, či sa dostatočným spôsobom vysporiadal s obhajobou obvineného v ktorej namietal, že z jeho strany nešlo o úmyselné zavinenie.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13. Okresný súd odôvodnil svoje rozhodnutie pomerne lakonicky. Krajský súd však rozsiahlo vysvetľuje povahu konania o povolení obnovy a aplikujúc tieto všeobecné východiská, preveril spis z pôvodného konania, ktorý už obsahoval dôkazy, ktoré sťažovateľ považuje za nové, a vecne správne rozhodol. 14. Ústavný súd k tomu dopĺňa, že podstatou veci, ktorá pre sťažovateľa nemusela byť zrejmá kvôli právnemu jazyku súdnych rozhodnutí, je skutočnosť, že si zamieňa (i) na jednej strane právno-teoretické poňatie úmyslu (ako druhu zavinenia), ktorý bol v jeho prípade naplnený tým, že sťažovateľ mal vedomosť, že má nastúpiť výkon trestu a tento včas vedome, resp. so znalosťou tejto skutočnosti, nenastúpil, s (ii) na druhej strane takpovediac emočným poňatím spočívajúcim v tom, že sťažovateľ mal pre nenastúpenie trestu dôvody, ktoré by ho mali z nenastúpenia ospravedlniť. Sťažovateľ však vedel, že má trest nastúpiť, a tiež vedel, že v prípade nenastúpenia bude nasledovať sankcia, a napriek tomu tak neurobil – v tom spočíva jeho úmysel z hľadiska trestného práva. Skutočnosť, že pre nenastúpenie mal sťažovateľ osobné dôvody, ako aj skutočnosť, že po ich vyriešení trest nastúpil dobrovoľne, sú z hľadiska úmyselného zavinenia nepodstatné (irelevantné). Sťažovateľa preto zaráža napätie medzi požiadavkou úmyselnosti a jeho dobrovoľným nástupom a chcel vlastne reinterpretovať pôvodné dôkazy v tomto zmysle. 15. Pretože rozhodnutie krajského súdu je podľa prieskumu ústavného súdu už v režime konania o prijatí ústavne akceptovateľné, bez potreby ďalšieho procesného postupu vrátane ustanovovania právneho zástupcu ústavný súd sťažnosť podľa § 25 ods. 2 zákona o ústavnom súde odmieta ako zjavne neopodstatnenú. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 17. marca 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.248.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.248.2016.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>