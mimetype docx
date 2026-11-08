--- v0 (2026-11-04)
+++ v1 (2026-11-08)
@@ -217,51 +217,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>z 21. decembra 2006, dostupné na internete: &lt;www.us-rs.si&gt;) a v Chorvátsku (U-III4845/2004, dostupné na internete: &lt;www.codices.coe.int&gt;). Ústavný súd v danom prípade skúmal, či tieto závery platia jednoznačne aj na sťažnosť sťažovateľa, ktorý mal v správnom konaní postavenie správneho orgánu. Sťažovateľ sa v priebehu správneho súdneho konania snažil cez riadny opravný prostriedok zvrátiť pre neho nepriaznivé rozhodnutie Krajského súdu v Banskej Bystrici (ďalej len „krajský súd“). Z pohľadu sťažovateľa, ktorý mal v správnom súdnictve postavenie žalovaného, je materiálnym predmetom sťažnosti tvrdenie, že najvyšší súd ako odvolací správny súd potvrdením rozsudku krajského súdu porušil jeho základné právo podľa čl. 46 ods. 1 ústavy a právo podľa čl. 6 ods. 1 dohovoru. Z citovaného obsahu sťažnosti vyplýva, že konanie pred správnym súdom súvisí s postavením sťažovateľa ako nositeľa verejnej moci (verejnej správy), ktorý v tomto konaní obhajuje zákonnosť svojho rozhodnutia, aj keď pred súdom priamo túto moc vrchnostensky nevykonáva. Z tohto dôvodu sú aj procesné práva prepojené s jeho mocenským postavením, a ich porušenie nemôže byť teda namietané formou sťažnosti podanej ústavnému súdu. Súdna ochrana zvlášť v správnom súdnictve súvisí taktiež s ochranou slobodnej sféry súkromných osôb, aj keď len pred výkonnou mocou. Už správny súd je ochranou pred štátom, a tak nemôže byť ústavný súd ochranou správneho orgánu pred správnym súdom. Z uvedeného vyplýva, že sťažovateľ nedisponuje spôsobilosťou byť nositeľom základných práv a slobôd, a tak ani aktívnou legitimáciou na podanie ústavnej sťažnosti v predmetnej veci. Na tomto základe ústavný súd dospel k záveru, že sťažovateľ je osobou, ktorá je zjavne neoprávnená na podanie sťažnosti podľa čl. 127 ods. 1 ústavy, a preto ústavný súd odmietol jeho sťažnosť už pri predbežnom prerokovaní (§ 25 ods. 2 zákona o ústavnom súde).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Keďže sťažnosť bola odmietnutá, rozhodovanie o ďalších procesných návrhoch sťažovateľa v uvedenej veci stratilo opodstatnenie, preto sa nimi ústavný súd už nezaoberal. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 23. marca 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.278.2016.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.278.2016.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>