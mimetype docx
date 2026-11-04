--- v0 (2026-11-02)
+++ v1 (2026-11-04)
@@ -277,51 +277,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Pri uplatňovaní tejto právomoci ústavný súd nie je oprávnený preskúmavať a posudzovať ani právne názory všeobecného súdu, ani jeho posúdenie skutkovej otázky. Úlohou ústavného súdu totiž nie je zastupovať všeobecné súdy, ktorým predovšetkým prislúcha interpretácia a aplikácia zákonov. Úloha ústavného súdu sa obmedzuje na kontrolu zlučiteľnosti účinkov takejto interpretácie a aplikácie s ústavou alebo kvalifikovanou medzinárodnou zmluvou o ľudských právach a základných slobodách. Posúdenie veci všeobecným súdom sa môže stať predmetom kritiky zo strany ústavného súdu iba v prípade, ak by závery, ktorými sa všeobecný súd vo svojom rozhodovaní riadil, boli zjavne neodôvodnené alebo arbitrárne. O arbitrárnosti (svojvôli) pri výklade a aplikácii zákonného predpisu všeobecným súdom by bolo možné uvažovať len v prípade, ak by sa tento natoľko odchýlil od znenia príslušných ustanovení, že by zásadne poprel ich účel a význam (mutatis mutandis I. ÚS 115/02, I. ÚS 12/05, I. ÚS 352/06). Jadrom sťažnosti sú jednak námietky proti ďalšiemu trvaniu väzby, ale tiež tvrdenie, podľa ktorého rozhodovanie krajského súdu o opravnom prostriedku prokurátora nebolo urýchlené. V oboch súvislostiach možno z pohľadu ústavného súdu konštatovať, že námietky sťažovateľa nie sú dôvodné. Pokiaľ v súvislosti s ďalším trvaním väzby sťažovateľ namieta absenciu reálnej obavy odôvodňujúcej útekovú a preventívnu väzbu, treba podľa názoru ústavného súdu konštatovať, že odôvodnenie uznesenia krajského súdu je v tejto súvislosti dostatočné a presvedčivé. Nemožno pochybovať o tom, že v rámci podozrenia z obzvlášť závažného drogového zločinu hrozí sťažovateľovi vysoký trest, čo postačuje vzhľadom na konkrétne okolnosti pre záver o existencii obavy z úteku. Rovnako je presvedčivá aj vyslovená obava z pokračovania v trestnej činnosti, keďže ide o zdroj príjmov. Tvrdenie sťažovateľa, podľa ktorého bol v inkriminovanom čase páchania trestnej činnosti v pracovnom pomere, nie je predloženými pracovnoprávnymi zmluvami dostatočne preukázané, pretože tieto sa nevzťahujú na inkriminované obdobie. Námietka sťažovateľa, podľa ktorej krajský súd nemal rozhodovať o neprijatí písomného sľubu sťažovateľa, keďže obhajca vzal tento návrh späť, sa nejaví z pohľadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ústavného súdu ako ústavnoprávne relevantná. Aj keď, ako sa zdá, bol návrh na prijatie písomného sľubu vzatý späť (čo podľa všetkého uniklo pozornosti krajského súdu), uvedené pochybenie krajského súdu, ktorý napriek tomu rozhodol o neprijatí už neexistujúceho písomného sľubu, nemá za konkrétnych okolností prípadu ústavnoprávnu intenzitu. Podľa tvrdenia sťažovateľa sa javí ako pochybné, či krajský súd rozhodoval o opravnom prostriedku prokurátora naozaj 19. januára 2016 (ako sa to uvádza v uznesení), pretože písomné vyhotovenie uznesenia krajského súdu spolu so spisom bolo doručené okresnému súdu až 10. februára 2016, teda o 22 dní, čo vytvára podozrenie z antidatovania uznesenia. Neexistuje totiž podľa sťažovateľa žiaden logický dôvod na to, aby krajský súd držal svoje uznesenie 22 dní „na stole“ a spôsobil tým viactýždňovú nečinnosť, ktorou zároveň mal porušiť právo na urýchlené rozhodovanie o väzbe. Podľa názoru ústavného súdu sťažovateľom vyslovené podozrenie z antidatovania uznesenia krajského súdu nie je ničím dôkazne podložené a ide iba o hypotézu v rovine myšlienkovej konštrukcie. Z hľadiska práva na urýchlené rozhodnutie o väzbe podľa čl. 17 ústavy a čl. 5 dohovoru je podstatné, že rozhodovací proces na krajskom súde trval v podstate 1 mesiac, čo možno za konkrétnych okolností považovať za primerané. Berúc do úvahy uvedené skutočnosti, ústavný súd rozhodol podľa § 25 ods. 2 zákona o ústavnom súde tak, ako to vyplýva z výroku tohto uznesenia. P o u č e n i e : Proti rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 26. apríla 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.362.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.362.2016.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>