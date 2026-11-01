--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -252,51 +252,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Spolkového ústavného súdu Nemecka 2 BvR 2419/06 zo 6. 5. 2008 a rozhodnutie Európskeho súdu pre ľudské práva vo veci Ullens de Schooten a Rezabek proti Belgicku z 20. 9. 2011 (sťažnosti č. 3989/07 a č. 38353/07). Dôvody, pre ktoré všeobecné súdy nepovažujú za potrebné obracať sa na Súdny dvor vo veci vykladania smernice Rady 93/13/EHS z 5. apríla 1993 o nekalých zmluvných podmienkach v spotrebiteľských zmluvách, ústavný súd považuje za akceptovateľné (bližšie napr. II. ÚS 304/2012) a sťažovateľkou predloženú argumentáciu k tejto otázke nepovažoval za spôsobilú vyvrátiť záver o ústavnej konformnosti postupu najvyššieho súdu v napadnutých konaniach. Na uvedenom nemení nič ani argumentácia sťažovateľky o porušení základného práva na účinný prostriedok nápravy a na spravodlivý proces zaručeného čl. 47 charty a z neho vyplývajúcej zásady kontradiktórnosti konania tým, že konajúce súdy pred rozhodnutím o posúdení zmluvnej podmienky (rozhodcovskej doložky) ako nekalej nedali účastníkom konania príležitosť vyjadriť sa k týmto dôvodom, tak ako to sťažovateľka odvodzuje z rozsudku Súdneho dvora vo veci Banif Plus Bank Zrt proti Csaba Csipai a spol. C-472/11 z 21. 2. 2013. Ústavný súd v tejto súvislosti predovšetkým pripomína, že sťažovateľka mala možnosť oboznámiť sa s dôvodmi zastavenia exekučného konania z už uvádzaných dôvodov z uznesení príslušných okresných súdov, proti ktorým aj podala odvolania, v ktorých sa k týmto dôvodom vyjadrila. Obdobne aj povinní z exekúcie, ktorí majú v zmluvnom vzťahu so sťažovateľkou postavenie spotrebiteľov, mali po doručení uznesení prvostupňového súdu možnosť vyjadriť sa (prípadne podať odvolanie proti uzneseniu okresného súdu) v tom smere, že si neprajú, aby bolo v ich prípadoch vylúčené uplatnenie nekalej zmluvnej podmienky. Sťažovateľkou uplatnenými argumentmi sa krajský súd v napadnutých uzneseniach náležite zaoberal a vyložil svoje závery, pre ktoré vzhliadol uznesenia príslušných okresných súdov ako vecne správne. Pre ústavnú udržateľnosť napadnutého postupu a uznesení postačuje, aby bola zásada kontradiktórnosti dodržaná v konaní ako celku (v posudzovaných prípadoch v konaní na oboch stupňoch). Presadzovanie názoru, že na každom jednom stupni súdnictva musí byť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>uvedená zásada dodržaná bez výnimky, by podľa názoru ústavného súdu odvolaciemu súdu v zásade prisúdilo len funkciu akéhosi kasačného orgánu bez reálnej možnosti konvalidovať prípadné procesné nedostatky vlastným postupom. Na základe uvedeného preto ústavný súd dospel k záveru, že postupom najvyššieho súdu a jeho uzneseniami bol v daných veciach princíp kontradiktórnosti súdneho konania, ktorý je obsahom základného práva zaručeného aj v čl. 47 charty, dodržaný, čím k jeho porušeniu dôjsť nemohlo. Na základe uvedených dôvodov boli preto sťažnosti sťažovateľky aj v tejto časti odmietnuté ako zjavne neopodstatnené. Keďže boli sťažnosti sťažovateľky ako celok odmietnuté, ústavný súd už o ďalších návrhoch sťažovateľky v nich uplatnených nerozhodoval. Súčasne ústavný súd dáva sťažovateľke do pozornosti, že v prípade opakujúcich sa sťažností založených na tých istých skutkových a právnych okolnostiach ústavný súd rozhodne bez odôvodnenia iba s poukazom na svoje v týchto okolnostiach identické rozhodnutie. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 21. januára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.43.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.43.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>