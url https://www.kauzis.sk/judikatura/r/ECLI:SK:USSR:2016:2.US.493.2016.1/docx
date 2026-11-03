--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -247,51 +247,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa § 369 ods. 1 Trestného poriadku dovolanie z dôvodov uvedených v § 371 podá minister spravodlivosti len na podnet. Podnet môže podať osoba, ktorej tento zákon nepriznáva právo na podanie dovolania okrem osoby, ktorá nespĺňa podmienku dovolania uvedenú v § 372 ods. 1. Podľa § 372 ods. 1 Trestného poriadku oprávnené osoby okrem ministra spravodlivosti môžu podať dovolanie len vtedy, ak využili svoje zákonné právo podať riadny opravný prostriedok a o ňom bolo rozhodnuté. Z uvedeného vyplýva, že nie iba dovolanie, ale aj podnet na podanie dovolania môže podať len osoba, ktorá spĺňa podmienku uvedenú v § 372 ods. 1 Trestného poriadku. To znamená, že ak takáto osoba nevyužila právo podať proti rozhodnutiu súdu prvého stupňa v prípadoch, v ktorých to zákon pripúšťa, riadny opravný prostriedok, resp. tento nepodal ani prokurátor alebo poškodený, nielenže nemôže podať dovolanie, ale ani podnet na podania dovolania. Pokiaľ sťažovateľ vo svojej sťažnosti argumentoval nálezom č. k. III. ÚS 220/201153 zo 6. marca 2012, v ktorom ústavný súd vyslovil porušenie označeného základného práva, stalo sa tak na základe iných skutkových okolností, a teda nejde o totožnosť sťažnostných dôvodov. Vo vzťahu k žiadosti sťažovateľa o ustanovenie právneho zástupcu ústavný súd uvádza, že takejto žiadosti vyhovie, ak to odôvodňujú osobné, majetkové a zárobkové pomery žiadateľa a ak nejde o zrejme bezúspešné uplatňovanie nárokov na ochranu ústavnosti. Ústavný súd v tomto prípade upustil od rozhodovania o tejto žiadosti z dôvodov procesnej ekonómie, pretože ani prípadné odstránenie uvedeného nedostatku by podľa názoru ústavného súdu už nemohlo viesť k inému rozhodnutiu o tejto sťažnosti, než je uvedené vo výroku tohto uznesenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Keďže ústavný súd sťažnosť odmietol v celom rozsahu, bolo bez právneho významu zaoberať sa ďalšími požiadavkami sťažovateľa v nej uvedenými. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 15. júna 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.493.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.493.2016.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>