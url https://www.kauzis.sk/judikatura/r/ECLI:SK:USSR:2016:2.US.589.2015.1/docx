--- v0 (2026-11-06)
+++ v1 (2026-11-08)
@@ -732,51 +732,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>skutočnosť, že spoločné dieťa od svojho detstva vyrastalo s matkou po nájmoch a príbuzných, nakoľko boli bez finančných prostriedkov na zabezpečenie si bývania, zostali bez základných potrieb nevyhnutných na život, čo sme niekoľkokrát zdôraznili po podaní žaloby. Ani dieťa si nezaslúžilo detstvo v chudobe, ktorú mu pripravil jeho otec a toto je nezvratné. Naopak, odporca si užíval blahobyt na úkor svojej bývalej manželky a ich spoločného syna a ani súd nebol nápomocný pri riešení tak zložitej situácie pre matku a dieťa.“. Vzhľadom na okolnosti danej veci ústavný súd dospel k názoru, že len konštatovanie porušenia základného práva podľa čl. 48 ods. 2 ústavy a práva podľa čl. 6 ods. 1 dohovoru nie je dostatočným zadosťučinením pre sťažovateľku. Ústavný súd preto uznal aj v kontexte toho, že finančné zadosťučinenie nemá byť náhradou škody, ktorú sťažovateľka prípadne v namietanom konaní utrpela, za odôvodnené priznať jej finančné zadosťučinenie podľa citovaného ustanovenia zákona o ústavnom súde, ktoré podľa zásad spravodlivosti, ako aj vzhľadom na všetky okolnosti zisteného porušenia jej práv považuje za primerané v sume 1 000 €. Z uvedených dôvodov ústavný súd o žiadosti sťažovateľky o priznanie primeraného finančného zadosťučinenia rozhodol tak, ako to je uvedené vo výroku tohto rozhodnutia v bode 3. Podľa § 36 ods. 2 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch uložiť niektorému účastníkovi konania, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy. Sťažovateľke vznikli trovy konania z dôvodu právneho zastúpenia advokátom za dva úkony právnej služby (prevzatie a príprava zastúpenia a spísanie ústavnej sťažnosti). Za dva úkony vykonané v roku 2015 patrí odmena v sume dvakrát po 139,83 € a režijný paušál dvakrát po 8,39 € v zmysle § 1 ods. 3 a § 11 ods. 2 vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>za poskytovanie právnych služieb v znení neskorších predpisov, preto trovy právneho zastúpenia sťažovateľky predstavujú sumu 296,44 €. Úhradu za tretí úkon  vyjadrenie sťažovateľky z 19. novembra 2015, nepriznal, pretože tento úkon nijako neprispel k objasneniu veci. Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nemožno podať opravný prostriedok, treba pod právoplatnosťou rozhodnutia uvedenou vo výroku tohto rozhodnutia rozumieť jeho doručenie účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 18. februára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>21</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.589.2015.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.589.2015.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>