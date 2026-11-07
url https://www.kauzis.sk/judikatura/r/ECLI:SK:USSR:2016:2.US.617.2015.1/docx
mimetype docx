--- v0 (2026-11-05)
+++ v1 (2026-11-07)
@@ -292,51 +292,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>zákonnému sudcovi. Vzhľadom na uvedené ústavný súd konštatuje, že nebolo možné z hľadiska komplexného posúdenia inkriminovaného konania považovať postup okresného súdu v ňom za porušenie práva sťažovateľky na prerokovanie veci bez zbytočných prieťahov zaručeného v čl. 48 ods. 2 ústavy a práva na prejednanie záležitosti v primeranej lehote zaručeného v čl. 6 ods. 1 dohovoru. Postup okresného súdu, aj keď nebol vždy plynulý a efektívny, sa zjavne nevyznačuje takými významnými prieťahmi, ktoré by bolo možné kvalifikovať ako zbytočné prieťahy v zmysle čl. 48 ods. 2 ústavy a čl. 6 ods. 1 dohovoru. Z uvedených dôvodov a v súlade so svojou doterajšou rozhodovacou činnosťou ústavný súd rozhodol tak, ako to je uvedené vo výroku tohto nálezu. 4. Sťažovateľka okrem vyslovenia porušenia označených práv navrhla, aby ústavný súd svojím rozhodnutím prikázal okresnému súdu konať vo veci bez zbytočných prieťahov, a domáhala sa aj priznania primeraného finančného zadosťučinenia a trov právneho zastúpenia. V zmysle ustanovenia § 56 ods. 2 písm. a) zákona o ústavnom súde ak sa základné právo alebo sloboda porušili rozhodnutím alebo opatrením, ústavný súd také rozhodnutie alebo opatrenie zruší. V zmysle odseku 4 citovaného ustanovenia zákona o ústavnom súde môže ústavný súd priznať tomu, koho základné právo alebo sloboda sa porušili, aj primerané finančné zadosťučinenie. Z uvedeného vyplýva, že tieto výroky sú viazané na vyhovenie vo veci samej. Keďže v uvedenom prípade ústavný súd vyslovil, že základné práva, ktorých porušenie sťažovateľka namietala, porušené neboli, uvedenými návrhmi sa pri svojom rozhodovaní už podrobnejšie nezaoberal. 5. Podľa § 36 ods. 2 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch podľa výsledku konania uložiť niektorému z účastníkov, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy. Keďže sťažovateľka v konaní neuspela, ústavný súd nepovažoval za potrebné zaoberať sa ani jej návrhom na náhradu trov konania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Zo všetkých uvedených dôvodov ústavný súd rozhodol tak, ako to je uvedené vo výroku tohto nálezu. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 12. mája 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.617.2015.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.617.2015.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>