--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -127,51 +127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>a základných slobôd bolo porušené rozsudkom Najvyššieho súdu SR č. k. 4Sže/2,3/2013 zo dňa 17.9.2013, doručený 5.12.2013. Rozsudok Najvyššieho súdu SR č.k. 4Sže/2,3/2013 zo dňa 17.9.2013, sa zrušuje a vec mu vracia na ďalšie konanie. Najvyšší súd SR je povinný uhradiť sťažovateľke trovy právneho zastúpenia...“ II. 4. Podľa čl. 127 ods. 1 ústavy ústavný súd rozhoduje o sťažnostiach fyzických osôb alebo právnických osôb, ak namietajú porušenie svojich základných práv alebo slobôd alebo ľudských práv a základných slobôd vyplývajúcich z medzinárodnej zmluvy, ktorú Slovenská republika ratifikovala a bola vyhlásená spôsobom ustanoveným zákonom, ak o ochrane týchto práv a slobôd nerozhoduje iný súd. Podľa § 25 ods. 1 zákona Národnej rady Slovenskej republiky č. 38/1993 Z. z. o organizácii Ústavného súdu Slovenskej republiky, o konaní pred ním a o postavení jeho sudcov v znení neskorších predpisov (ďalej len „zákon o ústavnom súde“) ústavný súd návrh predbežne prerokuje na neverejnom zasadnutí bez prítomnosti navrhovateľa, ak tento zákon neustanovuje inak. Podľa § 25 ods. 2 zákona o ústavnom súde návrhy vo veciach, na ktorých prerokovanie nemá ústavný súd právomoc, návrhy, ktoré nemajú zákonom predpísané náležitosti, neprípustné návrhy alebo návrhy podané niekým zjavne neoprávneným, ako aj návrhy podané oneskorene môže ústavný súd na predbežnom prerokovaní odmietnuť uznesením bez ústneho pojednávania. Ústavný súd môže odmietnuť aj návrh, ktorý je zjavne neopodstatnený. III. 5. Bez potreby uvádzania bližších doktrinálnych záverov k označeným ústavným právam sťažovateľky alebo citovania právnych záverov najvyššieho súdu obsiahnutých v napadnutom rozsudku je potrebné konštatovať, že sťažnosť nespĺňa zákonom o ústavnom 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>súde predpísané náležitosti. 6. Podľa § 20 ods. 1 zákona o ústavnom súde návrh na začatie konania sa ústavnému súdu podáva písomne. Návrh musí obsahovať, akej veci sa týka, kto ho podáva, prípadne proti komu návrh smeruje, akého rozhodnutia sa navrhovateľ domáha, odôvodnenie návrhu a navrhované dôkazy. Návrh musí podpísať navrhovateľ (navrhovatelia) alebo jeho (ich) zástupca. Podľa § 20 ods. 2 zákona o ústavnom súde k návrhu na začatie konania sa musí pripojiť splnomocnenie na zastupovanie navrhovateľa advokátom alebo komerčným právnikom, ak tento zákon neustanovuje inak. V splnomocnení sa musí výslovne uviesť, že sa udeľuje na zastupovanie pred ústavným súdom 7. Čo sa týka namietaného porušenia označených ústavných práv sťažovateľky, ústavný súd konštatuje, že v sťažnosti absentuje prepojenie vznesených námietok s konkrétnym a riadne označeným rozhodnutím konkrétneho a riadne označeného všeobecného súdu (ústavný súd opakuje, že sťažovateľka svoje výhrady uvedené v odôvodnení sťažnosti adresovala bližšie neurčenému „súdu“ a proti bližšie neoznačenému „rozsudku“ – ústavný súd množinu potenciálnych konkrétnych súdov a konkrétnych spisových značiek rozsudkov, ktoré mohla mať sťažovateľka na mysli, zistil až z priložených príloh, pozn.). Petit sťažnosti je v tomto ohľade osirelou výnimkou, kde sa nachádza riadne uvedená spisová značka napadnutého rozsudku aj správne a úplné označenie všeobecného súdu, ktorý napadnutý rozsudok vydal. Z dôvodu nedostatočnej argumentácie v odôvodnení sťažnosti nie je však v silách ústavného súdu spojiť petit sťažnosti s námietkami vznesenými sťažovateľkou v texte sťažnosti. Inak povedané, zo sťažnosti nie je jasné, akej veci sa týka, proti komu smerujú námietky vznesené sťažovateľkou, a teda absentuje riadne odôvodnenie petitu (návrhu). 7.1 Po ďalšie, sťažovateľka nepriložila k sťažnosti splnomocnenie na zastupovanie advokátom pred ústavným súdom a ani nezdokladovala, že požiadala Centrum právnej 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>pomoci o ustanovenie advokáta [porov. § 3 ods. 1 písm. a) zákona č. 327/2005 Z. z. o poskytovaní právnej pomoci osobám v materiálnej núdzi a o zmene a doplnení zákona č. 586/2003 Z. z. o advokácii a o zmene a doplnení zákona č. 455/1991 Zb. o živnostenskom podnikaní (živnostenský zákon) v znení neskorších predpisov v znení zákona č. 8/2005 Z. z. v znení neskorších predpisov]. 8. Na základe prezentovaných záverov ústavný súd odmietol sťažnosť podľa § 25 ods. 2 zákona o ústavnom súde z dôvodu nesplnenia zákonom predpísaných náležitostí. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 28. januára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.68.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.68.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>