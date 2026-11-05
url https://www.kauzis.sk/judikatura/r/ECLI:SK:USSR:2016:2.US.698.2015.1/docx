--- v0 (2026-11-01)
+++ v1 (2026-11-05)
@@ -552,51 +552,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>majetok dlžníka ako dôsledok zamietnutia reštrukturalizačného plánu dlžníka znamená pre nich, ale hlavne pre samotného dlžníka hrozbu väčšej ujmy, túto skutočnosť bližšie nešpecifikovali, pričom z obsahu sťažnosti nevyplýva, že by namietali aj samotné uznesenie okresného súdu sp. zn. 28 R 1/2013 z 12. marca 2014 (o zastavení reštrukturalizačného konania vedeného voči dlžníkovi, začatí konkurzného konania a vyhlásení konkurzu na majetok dlžníka). Navyše ústavný súd zo spisu okresného súdu sp. zn. 28 R 1/2013 zistil, že obaja sťažovatelia si prihlásili svoje pohľadávky v konkurznom konaní a stali sa tak jeho účastníkmi. Sťažovateľ v 2. rade v priebehu konkurzného konania postúpil svoje pohľadávky v celkovej zistenej sume 10 880,31 € na nových veriteľov. Okresný súd uznesením sp. zn. 28 R 1/2013 z 30. marca 2015 povolil vstup obchodnej spoločnosti PDB Group s. r. o., Lúka 214, do konkurzného konania ako novému veriteľovi pohľadávky sťažovateľa v 2. rade ako pôvodného veriteľa, a to v rozsahu postúpenej pohľadávky, ktorá je vedená v zozname pohľadávok pod č. 7/H­1. Uznesenie nadobudlo právoplatnosť 25. apríla 2015. Uznesením sp. zn. 28 R 1/2013 z 13. apríla 2015 okresný súd povolil vstup obchodnej spoločnosti TN SaMo, s. r. o., Južná 6599/20, Trenčín, do konkurzného konania ako novému veriteľovi pohľadávky sťažovateľa v 2. rade ako pôvodného veriteľa, a to v rozsahu postúpenej pohľadávky, ktorá je vedená v zozname pohľadávok pod č. 7/H­2. Uznesenie nadobudlo právoplatnosť 28. apríla 2015. Sťažovateľ v 1. rade je naďalej účastníkom konkurzného konania vedeného na majetok dlžníka s celkovou zistenou pohľadávkou 27 451,04 €. V okolnostiach daného prípadu teda neboli naplnené podmienky na vyslovenie porušenia sťažovateľmi označených práv rozhodnutím ústavného súdu. Za daných okolností preto ústavný súd už pri predbežnom prerokovaní sťažnosti dospel k záveru o jej zjavnej neopodstatnenosti, a preto sťažnosť podľa § 25 ods. 2 zákona o ústavnom súde odmietol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Vzhľadom na uvedené rozhodovanie o ďalších procesných návrhoch sťažovateľov v danej veci stratilo opodstatnenie, preto sa nimi ústavný súd už nezaoberal. Z uvedených dôvodov rozhodol ústavný súd tak, ako to je uvedené vo výrokovej časti tohto rozhodnutia. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 29. októbra 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>23</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.698.2015.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.698.2015.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>