--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -522,51 +522,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>a vzťah ceny a kvality tovaru alebo dodávanej služby sú vyňaté z posúdenia neprijateľnosti zmluvných podmienok. Zároveň však platí, že aj hlavný predmet zmluvy a vzťah ceny a kvality dodávanej služby môžu byť brané na zreteľ pri hodnotení primeranosti ostatných podmienok (rozumej ostatných podmienok poistnej zmluvy). Z citovaného odôvodnenia smernice o nekalých podmienkach však nevyplýva vyňatie poistných zmlúv z vecného rozsahu smernice o nekalých podmienkach en bloc, ako ani nemožnosť posúdenia nekalého charakteru podmienky zakladajúcej právomoc rozhodcovského súdu rozhodnúť spor vyplývajúci z poistnej zmluvy. Vo svojej konštantnej judikatúre ústavný súd tiež uvádza, že súčasťou obsahu základného práva na súdnu ochranu podľa čl. 46 ods. 1 ústavy je aj právo účastníka konania na také odôvodnenie súdneho rozhodnutia, ktoré jasne a zrozumiteľne dáva odpovede na všetky právne a skutkovo relevantné otázky súvisiace s predmetom súdnej ochrany, t. j. s uplatnením nárokov a obranou proti takému uplatneniu. Všeobecný súd pritom nemusí dať odpoveď na všetky otázky nastolené účastníkom konania, ale len na tie, ktoré majú pre vec podstatný význam, prípadne dostatočne objasňujú skutkový a právny základ rozhodnutia. Odôvodnenie rozhodnutia všeobecného súdu, ktoré stručne a jasne objasní skutkový a právny základ rozhodnutia, postačuje na záver o tom, že z tohto aspektu je plne realizované základné právo účastníka na spravodlivý proces (IV. ÚS 115/03, III. ÚS 209/04). Podľa názoru ústavného súdu napadnuté uznesenia krajských súdov a najvyššieho súdu uvedené požiadavky na odôvodnenie napĺňajú. Ústavný súd pri predbežnom prerokovaní sťažností nezistil v postupe a v skutkových a právnych záveroch napadnutých uznesení krajských súdov a najvyššieho súdu nič ústavne nekonformné, čo by nasvedčovalo ich arbitrárnosti alebo ústavnej neakceptovateľnosti. Krajské súdy, ako aj najvyšší súd podľa posúdenia ústavného súdu odpovedali aj na ťažiskové argumenty sťažovateľky týkajúce sa posúdenia rozhodcovskej doložky a exekučného titulu, pričom vo svetle už uvedených záverov ústavného súdu a zjednocujúceho stanoviska pléna ústavného súdu sú závery týchto súdov ústavne udržateľné. Napadnuté uznesenia krajských súdov a najvyššieho súdu preto nemôžu mať také účinky, ktoré by boli v okolnostiach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>posudzovanej veci nezlučiteľné s ústavou, listinou a dohovorom garantovaným základným právom na súdnu ochranu a právom na spravodlivé súdne konanie, ako aj základným právom vyjadriť sa ku všetkým vykonávaným dôkazom. Na základe uvedených konklúzií ústavný súd sťažnosti sťažovateľky v časti namietaného porušenia jej práv napadnutým postupom a uzneseniami krajských súdov a najvyššieho súdu odmietol podľa § 25 ods. 2 zákona o ústavnom súde z dôvodu zjavnej neopodstatnenosti. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 1. decembra 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.779.2015.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:2.US.779.2015.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>