--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -272,51 +272,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ústavný súd však preskúmal napadnuté uznesenia najvyššieho súdu, ktorým dovolanie odmietol ako neprípustné, a nezistil pritom žiadnu skutočnosť signalizujúcu svojvoľný postup tohto súdu nemajúci oporu v zákone. Podľa názoru ústavného súdu napadnuté uznesenia najvyššieho súdu a ich odôvodnenia sú určité a zrozumiteľné, bez vnútorných rozporov, zaujímajú stanovisko k podstate dôvodov uvedených v dovolaní, nie sú neodôvodnené alebo arbitrárne, a preto ani z ústavného hľadiska neospravedlniteľné a neudržateľné, čo by malo za následok porušenie základného práva alebo slobody sťažovateľky. V zmysle svojej judikatúry ústavný súd považuje za protiústavné a arbitrárne iba tie rozhodnutia, ktorých odôvodnenie je úplne odchylné od veci samej alebo aj extrémne nelogické so zreteľom na preukázané skutkové a právne skutočnosti (IV. ÚS 150/03, I. ÚS 301/06), čo však nie je tento prípad. K zásadnej námietke sťažovateľky týkajúcej sa odňatia možnosti konať pred súdom, ako k jednému z dôvodov prípustnosti dovolania z dôvodu nenariadenia pojednávania pred okresným súdom, prekvapivosti posúdenia exekučného titulu okresným súdom na základe ex offo dokazovania v jej neprítomnosti bez možnosti vyjadriť sa k takémuto právnemu posúdeniu veci pred rozhodnutím okresného súdu je potrebné uviesť, že ústavný súd vzhľadom na závažnosť tejto námietky a nejednotnosť argumentácie jednotlivých senátov pri právnom posúdení v obdobných prerokovaných a rozhodnutých veciach pristúpil k zjednoteniu odchylných právnych názorov a 7. mája 2014 prijal v pléne stanovisko sp. zn. PLz. ÚS 1/2014, ktorým v zmysle § 6 poslednej vety zákona o ústavnom súde je ústavný súd pri rozhodovaní v ďalších obdobných veciach viazaný a v ktorom uviedol: „Pri preskúmavaní žiadosti exekútora o udelenie poverenia na vykonanie exekúcie (§ 44 Exekučného poriadku) sa môžu primerane uplatniť ustanovenia Občianskeho súdneho poriadku vzťahujúce sa na dokazovanie. Ak exekučný súd pri preskúmavaní žiadosti exekútora o udelenie poverenia na vykonanie exekúcie vychádza aj z iných listín (či iných dôkazov) než tých, ktoré sú výslovne uvedené v § 44 ods. 2 Exekučného poriadku (exekučný titul, návrh na vykonanie exekúcie a žiadosť o vydanie poverenia), a na tomto základe posúdi exekučný titul v neprospech oprávneného, je povinný dať mu možnosť vyjadriť sa k podkladom svojho preskúmania; ak tak exekučný súd neurobí, zakladá jeho rozhodnutie dôvod na vyslovenie porušenia základného práva oprávneného vyjadriť sa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ku všetkým vykonávaným dôkazom podľa čl. 48 ods. 2 ústavy. Pre ústavnú konformnosť konania ako celku postačuje, ak je oprávnenému táto možnosť reálne poskytnutá v odvolacom konaní.“ Vychádzajúc z prijatého stanoviska pléna ústavného súdu je potrebné konštatovať, že napadnuté uznesenie najvyššieho súdu je v súlade s materiálnymi limitmi označených práv, ktorých porušenie sa namieta. V posudzovanej veci nedošlo k odňatiu možnosti konať pred súdom z dôvodov uvádzaných sťažovateľkou, pretože aj keď okresný súd v označenom konaní nenariadil pojednávania na účely vykonávania dokazovania, sťažovateľka po oboznámení sa s výsledkami ex offo šetrenia a právneho posúdenia v napadnutých uzneseniach okresných súdov mala možnosť sa k záverom okresných súdov vyjadriť v odvolacom konaní, čo aj využila, čím došlo k naplneniu namietanej zásady, a teda konanie ako celok (základné a odvolacie) nebolo poznačené tvrdenou vadou (odňatia možnosti konať pred súdom), ktorá by bola spôsobilá založiť prípustnosť dovolania ako takého. Najvyšší súd v odôvodnení napadnutého uznesenia teda dospel k prijateľnému právnemu záveru o neexistencii vád zakladajúcich prípustnosť dovolania, ktoré aj primeraným spôsobom odôvodnil. Vzhľadom na použitie argumentácie sťažovateľky, ktorou spochybňuje správnosť aplikácie jednotlivých judikátov Súdneho dvora všeobecnými súdmi v jej veci a ktorú predniesla až v konaní pred ústavným súdom, ústavný súd konštatuje, že nemohol na ňu prihliadať, pretože ako už bolo uvedené, princíp subsidiarity mu v tom bráni. S ohľadom na tieto skutočnosti ústavný súd preto rozhodol podľa § 25 ods. 2 zákona o ústavnom súde o odmietnutí sťažností tak, ako to je uvedené vo výroku tohto rozhodnutia. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 24. februára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.112.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.112.2016.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>