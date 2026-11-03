--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -157,51 +157,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>svojej zákonnej a ústavnej právomoci „nedosiahol“ až na sporné rozhodnutie (uznesenie okresného súdu sp. zn. 1 Nt 110/2013 z 13. augusta 2014). O zjavnej neopodstatnenosti sťažnosti možno hovoriť vtedy, keď namietaným postupom alebo namietaným rozhodnutím príslušného orgánu verejnej moci nemohlo dôjsť k porušeniu základného práva alebo slobody, ktoré označil sťažovateľ, a to buď pre nedostatok príčinnej súvislosti medzi označeným postupom alebo rozhodnutím príslušného orgánu verejnej moci a základným právom alebo slobodou, porušenie ktorých sa namietalo, prípadne z iných dôvodov. Za zjavne neopodstatnenú sťažnosť preto možno považovať takú, pri predbežnom prerokovaní ktorej ústavný súd nezistil žiadnu možnosť porušenia označeného základného práva alebo slobody, reálnosť ktorej by mohol posúdiť po jej prijatí na ďalšie konanie (I. ÚS 66/98, tiež napr. I. ÚS 4/00, II. ÚS 101/03). Vzhľadom na všetky uvedené skutočnosti ústavný súd považoval sťažnosť sťažovateľa v tejto časti za zjavne neopodstatnenú, čo bol dôvod na jej odmietnutie podľa § 25 ods. 2 zákona o ústavnom súde. Nad rámec uvedeného ústavný súd vo vzťahu k namietanému porušeniu základného práva na súdnu ochranu zaručeného v čl. 46 ods. 1 ústavy poznamenáva, že napadnuté rozhodnutia okresného súdu a krajského súdu sú rozhodnutiami o väzbe sťažovateľa, t. j. o jeho osobnej slobode. Stabilizovaná judikatúra ústavného súdu sa v obdobných prípadoch (napr. I. ÚS 100/04, III. ÚS 135/04, II. ÚS 151/09) zhodla v názore, že čl. 46 ods. 1 ústavy je všeobecným ustanovením, ktoré upravuje základné právo na súdnu ochranu, a to vo vzťahu ku konaniu vo veci samej, a nevzťahuje sa na konanie o väzbe, na ktoré je aplikovateľné ustanovenie čl. 17 ods. 2 a 5 ústavy, ktoré je vo vzťahu k čl. 46 ods. 1 ústavy v pomere špeciality a sú v ňom implicitne obsiahnuté hmotné a tiež procesné atribúty základného práva na osobnú slobodu vrátane práva na jej súdnu ochranu v prípadoch pozbavenia osobnej slobody väzbou. Táto súdna ochrana zahŕňa základné procesné garancie spravodlivého súdneho konania s prihliadnutím na povahu a účel konania o väzbe, a preto sú na konanie a rozhodovanie súdu o väzbe aplikovateľné špeciálne ustanovenia čl. 17 ods. 2 a 5 ústavy o osobnej slobode, a nie všeobecné ustanovenie čl. 46 ods. 1 ústavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Z uvedeného dôvodu je sťažnosť v časti namietaného porušenia základného práva zaručeného v čl. 46 ods. 1 ústavy v konaní o väzbe zjavne neopodstatnená, a preto by ju ústavný súd mohol odmietnuť podľa § 25 ods. 2 zákona o ústavnom súde aj z tohto dôvodu. Vzhľadom na uvedené skutočnosti ústavný súd už pri predbežnom prerokovaní sťažnosti rozhodol tak, ako to je uvedené vo výroku tohto uznesenia, a ďalšími návrhmi sťažovateľa sa nezaoberal, pretože sa stali bezpredmetnými. Z rovnakého dôvodu, t. j. odmietnutia sťažnosti ako celku bolo bez právneho významu odstraňovať nedostatok sťažnosti spočívajúci v absencii právneho zastúpenia sťažovateľa v konaní pred ústavným súdom. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 15. marca 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.145.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.145.2016.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>