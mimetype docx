--- v0 (2026-11-02)
+++ v1 (2026-11-04)
@@ -427,51 +427,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>odpoveď na jej zásadný argument, t. j. či je potrebné prokurátorov krajskej prokuratúry vo vzťahu k osobe sťažovateľky považovať za zaujatých alebo nie. Skutočnosť, že sťažovateľka sa s právnym názorom generálnej prokuratúry nestotožnila, ešte sama osebe nemôže znamenať porušenie základného práva podľa čl. 46 ods. 1 ústavy ani jej práva podľa čl. 6 ods. 1 dohovoru. Z obsahu základného práva na inú právnu ochranu podľa čl. 46 ods. 1 ústavy možno vyvodiť predovšetkým povinnosť, aby sa prokurátor podaním – podnetom (návrhom) – sťažovateľky zaoberal podľa príslušných ustanovení na vec sa vzťahujúceho zákona (v tomto prípade Trestného poriadku a zákona o prokuratúre), čo v konečnom dôsledku v danej veci aj urobil. Ústavný súd pri predbežnom prerokovaní sťažnosti zistil, že generálna prokuratúra reagovala na návrh sťažovateľky zákonným spôsobom, a teda riadne plnila svoje povinnosti vyplývajúce z príslušných zákonných noriem, pričom vydala rozhodnutie, ktoré spĺňa zákonom (Trestným poriadkom a zákonom o prokuratúre) predpokladané náležitosti, v ktorom vyjadrila odôvodnený právny názor na zistený skutkový stav. Ústavný súd konštatuje, že napadnutý príkaz nemožno považovať za zjavne neodôvodnený alebo arbitrárny a postup generálnej prokuratúry a právne závery ňou vyslovené v príkaze je nutné považovať za výraz autonómneho prokurátorského rozhodovania, do ktorého ústavný súd nie je oprávnený v tomto prípade zasahovať. Vzhľadom na uvedené ústavný súd konštatuje, že medzi namietaným porušením základného práva na inú právnu ochranu (čl. 46 ods. 1 ústavy) a práva na spravodlivé konanie (čl. 6 ods. 1 dohovoru) a označeným postupom generálnej prokuratúry v konaní vedenom pod sp. zn. IV/3 Gn 1314/14/1000 a jej príkazom z 21. januára 2015 absentuje relevantná príčinná súvislosť, preto je sťažnosť sťažovateľky zjavne neopodstatnená a z toho dôvodu ju bolo potrebné podľa § 25 ods. 2 zákona o ústavnom súde odmietnuť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Keďže sťažnosť bola odmietnutá ako celok, ústavný súd už o ďalších návrhoch sťažovateľky v nej uplatnených nerozhodoval. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 15. marca 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.147.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.147.2016.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>