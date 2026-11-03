--- v0 (2026-11-03)
+++ v1 (2026-11-03)
@@ -377,51 +377,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>najvyššieho súdu – vykonané v roku 2016, k týmto úkonom prislúchajúce režijné paušály, ako aj 20 % daň z priadnej hodnoty. Podľa § 36 ods. 2 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch podľa výsledku konania uznesením uložiť niektorému účastníkovi konania, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy. Ústavný súd v súlade s § 1 ods. 3, § 11 ods. 3, § 13a ods. 1 písm. a) a c), § 16 ods. 3 a § 18 ods. 3 vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov priznal sťažovateľke náhradu trov konania v celkovej sume 363,79 € z dôvodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>trov právneho zastúpenia, a to za dva úkony právnej služby (príprava a prevzatie veci a písomné vyhotovenie sťažnosti) v sume po 143 € a dva režijné paušály v sume po 8,58 €, ktoré zaviazal uhradiť najvyšší súd (bod 3 výroku nálezu). Za tretí úkon právnej služby, ktorým sťažovateľ realizoval svoje procesné oprávnenie, t. j. „možnosť vyjadriť sa“ k vyjadreniu predsedníčky najvyššieho súdu, mu ústavný súd náhradu nepriznal, pretože jeho obsahom neboli žiadne nové skutočnosti, ktoré by podstatnou mierou prispeli k objasneniu danej veci (bod 4 výroku nálezu). Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 28. júna 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.161.2016.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.161.2016.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>