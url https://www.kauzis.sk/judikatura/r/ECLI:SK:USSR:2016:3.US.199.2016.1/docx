--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -132,51 +132,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>2. Sťažovateľ tiež namietal, že krajský súd tým, že potvrdil uznesenie okresného súdu o trovách konania napadnutým uznesením, neprípustným spôsobom zasiahol do jeho označených práv. V nadväznosti na obsah sťažnosti ústavný súd v prvom rade považuje za potrebné zdôrazniť, že námietky sťažovateľa síce smerujú proti porušeniu princípov spravodlivého súdneho konania, týkajú sa však len jeho časti, a to rozhodovania krajského súdu o trovách konania, čo má v konkrétnych okolnostiach posudzovanej veci na sťažovateľa nepochybne negatívne dôsledky, avšak tieto nemožno z hľadiska kritérií spravodlivého procesu podľa názoru ústavného súdu dávať na rovnakú úroveň a pripisovať im rovnakú relevanciu ako námietkam proti procesnému postupu vedúcemu k rozhodnutiu vo veci samej, resp. samotnému rozhodnutiu vo veci samej (m. m. IV. ÚS 225/2012, IV. ÚS 311/2012). Ústavný súd nespochybňuje, že za určitých okolností možno k záveru o porušení základného práva na súdnu ochranu podľa čl. 46 ods. 1 ústavy a práva na spravodlivé súdne konanie podľa čl. 6 ods. 1 dohovoru dôjsť aj v súvislosti s námietkami sťažovateľa smerujúcimi proti právoplatnému rozhodnutiu všeobecného súdu o náhrade trov súdneho konania. Vo všeobecnosti však platí, že rozhodnutie o náhrade trov konania nedosahuje spravidla samo osebe intenzitu predstavujúcu možnosť vyslovenia porušenia základných práv a slobôd bez ohľadu na to, akokoľvek sa môže účastníka konania citeľne dotknúť. Ústavný súd pri posudzovaní problematiky trov konania, t. j. problematiky vo vzťahu k predmetu konania pred všeobecnými súdmi akcesorickej, postupuje nanajvýš zdržanlivo a k zrušeniu napadaného výroku o trovách konania sa uchyľuje iba výnimočne, napr. keď zistí, že došlo k porušeniu práva na súdnu ochranu (spravodlivý proces) extrémnym spôsobom alebo že bolo zasiahnuté aj iné základné právo (m. m. II. ÚS 78/03, II. ÚS 31/04, IV. ÚS 45/06, I. ÚS 156/2010, IV. ÚS 40/2011). Vychádzajúc z uvedených právnych názorov ústavný súd poukazuje na skutočnosť, že vo svojej podstate sťažovateľ namieta, že krajský súd napadnutým uznesením, ktorým potvrdil uznesenie okresného súdu o trovách konania, porušil jeho označené práva. V danom prípade je nevyhnutné zohľadniť intenzitu namietaného porušenia zákona (jeho 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ústavnoprávny rozmer), ktorá by odôvodňovala vyslovenie porušenia základného práva sťažovateľa na súdnu ochranu podľa čl. 46 ods. 1 ústavy, práva na spravodlivé súdne konanie podľa čl. 6 ods. 1 dohovoru. Ústavný súd konštatuje, že sťažovateľ zastúpený kvalifikovaným právnym zástupcom k sťažnosti nepripojil kópie sťažnosťou napadnutých uznesení okresného a krajského súdu. Napriek uvedenému nedostatku ústavný súd vychádzajúc z opísaného obsahu týchto uznesení, dospel k záveru, že posudzovaná vec takúto intenzitu zjavne nedosahuje, keďže výrok o trovách konania bol v zmysle zákona odôvodnený, čo zakladá dôvod na jej odmietnutie z dôvodu zjavnej neopodstatnenosti. Skutočnosť namietaná sťažovateľom, že nebol dostatočne informovaný o forme a dĺžke štúdia svojho syna, v dôsledku čoho vzal svoj návrh na zrušenie výživného na plnoleté dieťa späť, nezakladá údajné nesprávne právne posúdenie veci a absentuje aj ústavnoprávny rozmer prípadu. Na základe uvedeného ústavný súd pri predbežnom prerokovaní dospel k záveru, že sťažnosť sťažovateľa, ktorou namietal porušenie svojich označených práv napadnutým uznesením krajského súdu, je zjavne neopodstatnená, a preto ju v tejto časti podľa § 25 ods. 2 zákona o ústavnom súde odmietol z dôvodu jej zjavnej neopodstatnenosti. Ústavný súd v súvislosti s nepredložením kópií napadnutých rozhodnutí všeobecných súdov pripomína, že nedostatky zákonom predpísaných náležitostí vyplývajúce z podania sťažovateľa nie je povinný odstraňovať z úradnej povinnosti. Na taký postup slúži inštitút povinného právneho zastúpenia v konaní pred ústavným súdom a publikovaná judikatúra, z ktorej jednoznačne vyplýva, ako ústavný súd posudzuje nedostatok zákonom predpísaných náležitostí podaní účastníkov konania (IV. ÚS 409/04, IV. ÚS 168/05, III. ÚS 357/2010, III. ÚS 206/2010 a iné). Podľa § 18 ods. 2 zákona č. 586/2003 Z. z. o advokácii a o zmene a doplnení zákona č. 455/1991 Zb. o živnostenskom podnikaní (živnostenský zákon) v znení neskorších 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>predpisov advokát je povinný pri výkone advokácie dôsledne využívať všetky právne prostriedky, a takto chrániť a presadzovať práva a záujmy klienta. Tieto povinnosti advokáta vylučujú, aby ústavný súd nahradzoval úkony právnej služby, ktoré je povinný vykonať advokát tak, aby také úkony boli objektívne spôsobilé vyvolať nielen začatie konania, ale aj prijatie sťažnosti na ďalšie konanie, ak sú na to splnené zákonom ustanovené predpoklady. Pretože predmetná sťažnosť v tejto časti neobsahovala náležitosť, ktoré na uplatnenie právomoci ústavného súdu ustanovuje ústava a zákon o ústavnom súde, a síce kópiu napadnutého uznesenia krajského súdu, ústavný súd aj so zreteľom na kvalifikované právne zastúpenie sťažovateľa mohol jeho sťažnosť v tejto časti odmietnuť aj pre nesplnenie zákonom predpísaných náležitostí. Keďže ústavný súd odmietol sťažnosť už pri jej predbežnom prerokovaní, bolo bez právneho dôvodu zaoberať sa ďalšími návrhmi sťažovateľa uvedenými v petite sťažnosti. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 12. apríla 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.199.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.199.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>