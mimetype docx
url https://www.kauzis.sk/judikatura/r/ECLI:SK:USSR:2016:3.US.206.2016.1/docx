--- v0 (2026-11-06)
+++ v1 (2026-11-06)
@@ -307,51 +307,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>pravidlo, že sťažovateľ má právo domáhať sa ochrany základného práva pred ústavným súdom iba v prípade, ak mu túto ochranu nemôže poskytnúť iný súd. Zmyslom a účelom princípu subsidiarity je to, že ochrana ústavnosti nie je a ani podľa povahy veci nemôže byť výlučne úlohou ústavného súdu, ale je úlohou všetkých orgánov verejnej moci v rámci im zverených kompetencií. Všeobecné súdy sú primárne zodpovedné aj za dodržiavanie tých práv a základných slobôd, ktoré ústava alebo medzinárodná zmluva dotknutým fyzickým osobám zaručuje. Ústavný súd predstavuje v tejto súvislosti ultima ratio inštitucionálny mechanizmus, ktorý nasleduje až v prípade nefunkčnosti všetkých ostatných orgánov verejnej moci, ktoré sa na ochrane ústavnosti podieľajú. Opačný záver by znamenal popieranie princípu subsidiarity právomoci ústavného súdu podľa zásad uvedených v § 53 ods. 1 zákona o ústavnom súde (III. ÚS 149/04, IV. ÚS 135/05). V sťažovateľovej kauze mal pred zásahom do základných práv a slobôd okresným súdom právomoc poskytnúť právnu ochranu krajský súd, ktorý konal o riadnom opravnom prostriedku. Právo podať odvolanie proti rozsudku okresného súdu pritom sťažovateľ využil. Pre rozhodnutie ústavného súdu je teda podstatné, že existoval „iný súd“, na ktorý poukazuje čl. 127 ods. 1 ústavy, a to krajský súd ako súd odvolací (obdobne III. ÚS 135/04, IV. ÚS 405/04, III. ÚS 133/05). Na základe uvedeného ústavný súd sťažnosť sťažovateľa v tejto časti odmietol podľa § 25 ods. 2 zákona o ústavnom súde pre nedostatok právomoci na jej prerokovanie. 2. Pokiaľ ide o sťažovateľom navrhovaný prieskum rozsudku a uznesenia krajského súdu, ústavný súd musí zdôrazniť, že jednou zo základných podmienok prijatia sťažnosti na ďalšie konanie je jej podanie v lehote ustanovenej v § 53 ods. 3 zákona o ústavnom súde. Táto lehota je dvojmesačná a začína plynúť od právoplatnosti rozhodnutia, oznámenia opatrenia alebo upovedomenia o inom zásahu, pričom pri opatrení alebo inom zásahu sa počíta odo dňa, keď sa sťažovateľ mohol o opatrení alebo inom zásahu dozvedieť. Nedodržanie tejto lehoty je zákonom ustanoveným dôvodom na odmietnutie sťažnosti ako podanej oneskorene (§ 25 ods. 2 zákona o ústavnom súde). V prípade podania sťažnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>po uplynutí zákonom ustanovenej lehoty neumožňuje zákon o ústavnom súde zmeškanie tejto lehoty odpustiť (pozri napr. IV. ÚS 14/03, I. ÚS 64/03, I. ÚS 188/03). Sťažovateľ sťažnosťou doručenou ústavnému súdu 19. januára 2016 namieta porušenie svojich práv podľa ústavy rozsudkom krajského súdu sp. zn. 3 To 132/2014 zo 16. decembra 2014 a uznesením krajského súdu sp. zn. 3 Tos 30/2015 z 28. mája 2015. Proti napadnutým rozhodnutiam zákon ďalší riadny opravný prostriedok nepripúšťal. Podľa koncepcie prvej časti siedmej hlavy štvrtého dielu (t. j. právoplatnosti a vykonateľnosti rozhodnutí) zákona č. 301/2005 Z. z. Trestný poriadok v znení účinnom v čase rozhodovania krajského súdu o napadnutých rozhodnutiach, rozsudok/uznesenie je právoplatné, ak zákon proti nemu nepripúšťa odvolanie/sťažnosť. Keďže sťažovateľ doručil sťažnosť ústavnému súdu 19. januára 2016, je zrejmé, že tak učinil dávno po uplynutí ustanovenej zákonnej dvojmesačnej lehoty (§ 53 ods. 3 zákona o ústavnom súde). Vzhľadom na túto skutočnosť ústavný súd pri predbežnom prerokovaní sťažnosť v tejto časti odmietol podľa § 25 ods. 2 zákona o ústavnom súde ako podanú oneskorene. Vzhľadom na to, že sťažnosť bola odmietnutá, bolo už bezpredmetné rozhodovať o sťažovateľovej žiadosti o ustanovenie právneho zástupcu v konaní pred ústavným súdom, ako aj o ďalších jeho nárokoch uvedených v jej petite. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 12. apríla 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.206.2016.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.206.2016.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>