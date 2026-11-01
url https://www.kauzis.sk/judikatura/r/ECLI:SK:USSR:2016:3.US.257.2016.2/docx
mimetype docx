--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -247,51 +247,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>a nesústredenú činnosť v trvaní približne dvoch rokov a ôsmich mesiacov, berúc do úvahy predmet konania na okresnom súde, správanie sťažovateľa a všetky okolnosti daného prípadu ústavný súd považoval priznanie sumy 1 500 € za primerané finančné zadosťučinenie podľa § 56 ods. 4 zákona o ústavnom súde (bod 3 výroku nálezu). Ústavný súd napokon rozhodol aj o úhrade trov konania sťažovateľa, ktoré mu vznikli v dôsledku právneho zastúpenia pred ústavným súdom. Právny zástupca si uplatnil náhradu trov právneho zastúpenia v sume 356,18 €. Ústavný súd priznal sťažovateľovi trovy konania z dôvodu právneho zastúpenia advokátom pozostávajúce z odmeny advokáta, a vychádzal pritom z vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (ďalej len „vyhláška“). Podľa § 11 ods. 3 v spojení s § 1 ods. 3 vyhlášky je odmena advokáta (základná tarifa) v konaní pred ústavným súdom za jeden úkon právnej služby 1/6 z výpočtového základu. Sťažovateľom uplatnená suma trov konania neprevyšuje sumu vypočítanú ústavným súdom, preto ústavný súd priznal sťažovateľovi úhradu trov konania v požadovanej sume.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Priznanú úhradu trov právneho zastúpenia je okresný súd povinný uhradiť na účet právneho zástupcu sťažovateľa (§ 31a zákona o ústavnom súde v spojení s § 255 ods. 1 CSP) v lehote dvoch mesiacov od právoplatnosti tohto rozhodnutia (bod 4 výroku nálezu). Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 17. augusta 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.257.2016.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.257.2016.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>