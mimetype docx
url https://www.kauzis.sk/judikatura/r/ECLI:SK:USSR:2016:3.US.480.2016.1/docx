--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -232,51 +232,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>keď príslušné ustanovenia podstatné pre posúdenie veci interpretoval a aplikoval ústavne súladným spôsobom, jeho úvahy vychádzajú z konkrétnych faktov, sú logické, a preto aj celkom legitímne a právne akceptovateľné. Krajský súd primerane rozumným a v okolnostiach veci postačujúcim spôsobom reflektoval na sťažovateľkou vznesené tvrdenia, na prerokúvaný prípad aplikoval relevantné hmotnoprávne a procesnoprávne ustanovenia všeobecne záväzných právnych predpisov a svoje rozhodnutie, ktorým čiastočne zmenil rozsudok okresného súdu, presvedčivo a náležite odôvodnil. Možno teda uzavrieť, že krajský súd zodpovedal všetky právne a skutkovo relevantné otázky súvisiace s predmetom súdnej ochrany, ktorej sa sťažovateľka svojím návrhom domáhala. Skutočnosť, že sťažovateľka sa s právnym názorom krajského súdu nestotožňuje, nemôže sama osebe viesť k záveru o zjavnej neodôvodnenosti alebo arbitrárnosti tohto názoru a nezakladá ani oprávnenie ústavného súdu nahradiť právny názor krajského súdu svojím vlastným (obdobne I. ÚS 313/2010, II. ÚS 134/09, III. ÚS 127/2012). Keďže ústavný súd nezistil žiadnu príčinnú súvislosť medzi napadnutým rozsudkom krajského súdu a namietaným porušením základného práva sťažovateľky na súdnu ochranu podľa čl. 46 ods. 1 a práva na spravodlivé súdne konanie podľa čl. 6 ods. 1 dohovoru rozsudkom krajského súdu č. k. 9 CoPr/3/2015-166 z 23. septembra 2015, sťažnosť podľa § 25 ods. 2 zákona o ústavnom súde odmietol ako zjavne neopodstatnenú. Z uvedeného dôvodu bolo právne bezvýznamné zaoberať sa ďalšími návrhmi sťažovateľky uvedenými v petite sťažnosti. Nad rámec veci k vyjadrenému názoru sťažovateľky, „že postoj ústavného súdu v tejto veci môže mať podstatný význam a vplyv na stav právnej istoty aj do budúcnosti, pretože ide o podstatnú právnu otázku“, ústavný súd dáva do pozornosti sťažovateľky, že interpretácia a aplikácia zákonov predovšetkým prislúcha všeobecným súdom (II. ÚS 193/2010). Napriek tomu ústavný súd považuje za vhodné uviesť, že prejednávaná vec ako individuálny pracovnoprávny spor nie je celkom porovnateľná s vecou o výpoveď z nájmu. Spory v pracovnoprávnych veciach majú z dôvodu ochrany zamestnanca ako „slabšej“ strany sporu inak postavené dôkazné bremeno, keď na strane zamestnanca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>dochádza k tzv. informačnému deficitu, kedy ako účastník konania (sporová strana) nemôže vlastnými silami prekonať nemožnosť naplnenia bremena tvrdenia či bremena dôkazu. Dôkazné bremeno sa tak prenáša a viac zaťažuje zamestnávateľa. Pokiaľ aj všeobecné súdy touto zásadou neargumentovali, nemožno to mať za pochybenie rozsahu spôsobilého privodiť porušenie procesných práv sťažovateľa ústavnoprávnych rozmerov. Krajský súd preto nepochybil, ak sa nepriklonil k názoru prezentovanému sťažovateľkou, ktorá poukazovala na uznesenie najvyššieho súdu sp. zn. 4 M Cdo 232/2010 z 27. februára 2012, ale vyslovil, že sa sťažovateľka v dôsledku vlastnej neopatrnosti ocitla v dôkaznej núdzi, kedy nebola spôsobilá preukázať ani doručenkou, ani inými prostriedkami, že za daného skutkového stavu skutočne riadne a včas doručila okamžité skončenie pracovného pomeru žalobcovi – zamestnancovi. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 7. júla 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.480.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.480.2016.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>