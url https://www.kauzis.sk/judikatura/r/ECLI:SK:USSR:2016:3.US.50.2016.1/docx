--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -477,51 +477,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ringeisen c. Rakúsko, séria A, č. 13) limitovaný priestor pre uplatňovanie práva na spravodlivé súdne konanie v správnom súdnictve (pojem „občianske práva a záväzky“ a „trestné obvinenie“), no nepovažoval za potrebné sa touto otázkou bližšie zaoberať, keďže bez ohľadu na odpoveď by k záveru o porušení práva na spravodlivé súdne konanie zaručeného čl. 6 ods. 1 dohovoru napadnutými uzneseniami najvyššieho súdu nemohol dospieť. Rovnaký záver ako vo vzťahu k čl. 46 ods. 1 a 2 ústavy je potrebné prijať aj k namietanému porušeniu práva sťažovateľa zaručeného čl. 9 ods. 3 Aarhuského dohovoru. Jeho zakotvenie v medzinárodno-právnom dokumente totiž odkazuje na splnenie podmienok vyplývajúcich z vnútroštátneho práva. Tie sú v podmienkach Slovenskej republiky v správnom súdnictve dané práve už spomínaným primárnym účelovým zameraním na ochranu subjektívnych práv žalobcu. Preto ak súd v správnom súdnictve nemohol pre nedostatok vplyvu preskúmavaných rozhodnutí orgánov verejnej správy na subjektívnu pozíciu sťažovateľa preskúmať ich zákonnosť, potom rešpektoval vnútroštátne podmienky uplatnenia práva zaručeného čl. 9 ods. 3 Aarhuského dohovoru, a tak nemohlo za žiadnych okolností dôjsť k jeho porušeniu. Pokiaľ ide o namietané porušenie základného práva na priaznivé životné prostredie podľa čl. 44 ods. 1 ústavy, ústavný súd predznamenáva, že ide o základné právo hmotnej povahy, ktorého sa možno domáhať len medziach zákonov, ktoré toto ustanovenie ústavy vykonávajú (čl. 51 ods. 1 ústavy). Všeobecný súd zásadne nemôže byť sekundárnym porušovateľom základných práv a práv hmotného charakteru, ak toto porušenie nevyplýva z toho, že všeobecný súd súčasne porušil ústavno-procesné princípy vyplývajúce z čl. 46 až čl. 48 ústavy. V opačnom prípade by ústavný súd bol opravnou inštanciou voči všeobecným súdom, a nie súdnym orgánom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ochrany ústavnosti podľa čl. 124 ústavy v spojení s čl. 127 ods. 1 ústavy. Ústavný súd by takým postupom nahradzoval skutkové a právne závery v rozhodnutiach všeobecných súdov, ale bez toho, aby vykonal dokazovanie, ktoré je základným predpokladom na to, aby sa vytvoril skutkový základ rozhodnutí všeobecných súdov a jeho subsumpcia pod príslušné právne normy (obdobne napr. II. ÚS 71/07, III. ÚS 26/08). Keďže ústavný súd sťažnosti v častiach pre namietané porušenie základného práva podľa čl. 46 ods. 1 ústavy uzneseniami najvyššieho súdu odmietol z dôvodu zjavnej neopodstatnenosti, odmietnutie ďalších častí sťažností, ktorými sťažovateľ namietal porušenie základného práva podľa čl. 44 ods. 1 ústavy, je nevyhnutným dôsledkom vyplývajúcim zo vzájomného vzťahu medzi právami hmotno-právneho charakteru a ústavno-procesnými princípmi z perspektívy ich možného porušenia. Aj v týchto častiach sú preto sťažnosti sťažovateľa zjavne neopodstatnené. Keďže sťažnosti boli odmietnuté pre zjavnú neopodstatnenosť, ústavný súd nemohol rozhodovať o ďalších návrhoch sťažovateľa, ktoré sú viazané na skutočnosť, že sťažnostiam bude vyhovené. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 2. februára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>19</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.50.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.50.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>