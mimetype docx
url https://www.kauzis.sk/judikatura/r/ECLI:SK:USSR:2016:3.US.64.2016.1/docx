--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -432,51 +432,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>podľa vyjadrenia sťažovateľa spôsobená dedičom. Podľa okresnej prokuratúry nepravdivé oznámenie o pokračovaní v živnosti (čo aj podvodného charakteru) po zomrelej osobe ešte samo osebe nevedie k spôsobeniu škody oprávneným dedičom po poručiteľovi, pretože pokračovaním v živnosti nedochádza k prevodu alebo prechodu majetku a podnik prevádzkovaný na základe živnosti naďalej patrí spolu s prípadnými výnosmi do majetku poručiteľa. K sťažovateľom prezentovaným okolnostiam prevodu liekov a materiálu okresná prokuratúra dôvodila, že takéto konanie by mohlo mať teoreticky charakter podvodného konania v prípade, že by išlo o bezodplatný prevod na novovzniknutú spoločnosť, avšak v reálnom prípade sťažovateľa sa prevod liekov a materiálu uskutočnil na základe regulárnych zmlúv s riadne dojednanou kúpnou cenou a spôsobom jej úhrady, a preto uvedeným prevodom škoda spôsobená byť nemohla. K námietkam sťažovateľa o vzniku škody spôsobenej tým, že by lekáreň v prípade, ak by nedošlo ku konaniu podozrivej osoby (k protiprávnemu pokračovaniu v živnosti), mohla byť prevádzkovaná všetkými dedičmi a produkovať zisk, okresná prokuratúra argumentovala, že majú absolútne hypotetický a ničím nepodložený charakter. Generálna prokuratúra pri vybavení opakovaného podnetu konštatovala, že uznesenie okresnej prokuratúry považuje za opodstatnené a zákonné, keďže podľa jej názoru výsledky vykonaného dokazovania potvrdili, že opísané konanie podozrivej osoby, ktorá neoprávnene pokračovala vo vykonávaní živnosti, nebolo konaním, v dôsledku ktorého mohla nastať v omyle majetková dispozícia s majetkom oprávnených dedičov, a že teda nebola preukázaná príčinná súvislosť medzi konaním (uvedením do omylu) a následkom vo forme škody, keďže príslušný obvodný úrad tým, že potvrdil neoprávnenej osobe možnosť pokračovať v živnosti po zomrelej poručiteľke, nevykonal žiadnu majetkovú dispozíciu. Ústavný súd konštatuje, že okresná prokuratúra vo svojom uznesení stručne interpretovala skutkovú podstatu trestného činu podvodu a v kontexte skutkových zistení prípadu sťažovateľa uzavrela, že pojmové znaky tohto trestného činu neboli v danom prípade naplnené, keďže nebol preukázaný nevyhnutný kauzálny nexus spájajúci konanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(v danom prípade uvedenie príslušného obvodného úradu do omylu) a následok (v danom prípade škoda na majetku poručiteľky). Podľa názoru ústavného súdu je uznesenie okresnej prokuratúry a postup generálnej prokuratúry ústavnoprávne akceptovateľný a konformný s obsahom príslušných článkov ústavy a dohovoru, pretože nimi prijaté právne závery sa opierajú o aplikáciu relevantnej právnej úpravy a korešpondujú skutkovému podkladu, z ktorého vychádzajú a ktorý zároveň prezentujú jasným a náležitým odôvodnením. Ústavný súd dospel k záveru, že účinky uplatnenej právomoci vo veci konajúcej okresnej prokuratúry a generálnej prokuratúry v danom prípade sú zlučiteľné s obsahom sťažovateľom označených čl. 46 ods. 1 ústavy a čl. 6 ods. 1 dohovoru, preto sťažnosť v označenej časti odmietol podľa § 25 ods. 2 zákona o ústavnom súde ako zjavne neopodstatnenú. Vzhľadom na všetky uvedené závery rozhodol ústavný súd tak, ako to je uvedené vo výrokovej časti tohto uznesenia. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 2. februára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.64.2016.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.64.2016.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>