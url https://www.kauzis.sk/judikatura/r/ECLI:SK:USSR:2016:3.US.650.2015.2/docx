--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -197,51 +197,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>neprípustné, navrhovateľka pred ústavným súdom namietala, že napadnutým uznesením najvyššieho súdu v jej veci zároveň došlo k porušeniu práva na spravodlivé súdne konanie v zmysle čl. 6 ods. 1 dohovoru. Ako už bolo uvedené, ústavný súd napadnutým uznesením jej sťažnosť vo vzťahu k rozsudku krajského súdu, ako aj uzneseniu najvyššieho súdu odmietol z dôvodu zjavnej neopodstatnenosti, keď v odôvodnení námietku navrhovateľky týkajúcu sa spornej otázky (nedoručenie vyjadrenia) posúdil zhodne s najvyšším súdom ako nedôvodnú a argumenty o porušení princípu rovnosti zbraní neakceptoval. 11. Ústavný súd dospel k záveru, že v prejednávanej veci sú splnené podmienky na obnovu konania, preto obnovu konania v napadnutom konaní povolil (bod 1 výroku nálezu). Za daných okolností je ústavný súd toho názoru, že aj napriek absencii výslovného príkazu opätovného preskúmania napadnutého rozhodnutia ústavného súdu v odôvodnení rozsudku ESĽP je v záujme poskytnutia materiálnej ochrany práv navrhovateľky nevyhnutné, aby ústavný súd opätovne preskúmal jej pôvodné sťažnostné námietky. 12. Ústavný súd v nadväznosti na tieto zistenia aplikujúc § 75b ods. 2 zákona o ústavnom súde zrušil napadnuté uznesenie ústavného súdu a vec mu vrátil na ďalšie konanie (bod 2 výroku nálezu). 13. V ďalšom postupe bude ústavný súd vychádzať z právneho názoru vysloveného v rozsudku ESĽP (§ 75b ods. 3 zákona o ústavnom súde). III. 14. Ústavný súd napokon rozhodol aj o úhrade trov konania navrhovateľky, ktoré jej vznikli v dôsledku právneho zastúpenia pred ústavným súdom. Právny zástupca navrhovateľky si uplatnil trovy konania, ktoré vyčíslil v celkovej sume 792,73 €. 15. Ústavný súd priznal navrhovateľke trovy konania z dôvodu právneho zastúpenia advokátom pozostávajúce z odmeny advokáta a vychádzal pritom z vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (ďalej len „vyhláška“).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa § 11 ods. 3 v spojení s § 1 ods. 3 vyhlášky je odmena advokáta (základná tarifa) v konaní pred ústavným súdom za jeden úkon právnej služby 1/6 z výpočtového základu. Základom pre výpočet náhrady za úkon právnej služby je v danom prípade priemerná mesačná mzda zamestnanca hospodárstva Slovenskej republiky v prvom polroku 2014 v sume 839 €. Ústavný súd priznal navrhovateľke (§ 36 ods. 2 zákona o ústavnom súde) náhradu trov konania za dva úkony právnej služby vykonané v roku 2015 (príprava a prevzatie veci a písomné vyhotovenie sťažnosti) po 139,83 €. Ďalej má právny zástupca navrhovateľky aj nárok na náhradu režijného paušálu 8,39 € za dva úkony podľa vyhlášky vykonané v roku 2015. Právny zástupca je zároveň platiteľom dane z pridanej hodnoty, preto sa odmena a náhrady zvyšujú za jeden úkon právnej služby podľa § 18 ods. 3 vyhlášky o daň z pridanej hodnoty v sume 29,64 €. Na základe uvedených skutočností rozhodol ústavný súd priznal celkovú náhradu trov konania v sume 355,72 €, tak ako to je uvedené vo výroku tohto nálezu (bod 3 výroku nálezu). Priznanú úhradu trov právneho zastúpenia je kancelária ústavného súdu povinná uhradiť na účet právneho zástupcu navrhovateľky (§ 31a zákona o ústavnom súde v spojení s § 149 OSP) v lehote dvoch mesiacov od právoplatnosti tohto rozhodnutia (bod 3 výroku nálezu). 16. Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 24. februára 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.650.2015.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:3.US.650.2015.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>