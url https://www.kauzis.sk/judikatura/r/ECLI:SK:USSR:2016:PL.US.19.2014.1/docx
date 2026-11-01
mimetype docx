--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -1127,51 +1127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>pre obmedzenie výkonu práva slobodne sa združovať (napr. navrhovaná konfrontácia s rozhodnutím Ústavného súdu Maďarska). Nevyhnutnou podmienkou pre ich meritórny prieskum je totiž aplikovateľnosť čl. 29 ústavy, ktorú ústavný súd po prieskume postavenia komory vylúčil. Ústavný súd preto návrhu nevyhovel, tak ako to je uvedené vo výroku tohto nálezu. K tomuto rozhodnutiu sa podľa § 32 ods. 1 zákona o ústavnom súde pripája doplňujúce stanovisko sudcu Lajosa Mészárosa. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>V Košiciach 16. marca 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>46</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:PL.US.19.2014.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2016:PL.US.19.2014.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>