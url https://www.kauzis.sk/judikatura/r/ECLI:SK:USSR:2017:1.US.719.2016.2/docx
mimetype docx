--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -127,51 +127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>a základných slobôd a práva podľa čl. 1 Dodatkového protokolu k Dohovoru o ochrane ľudských práv a základných slobôd postupom a uzneseniami Krajského súdu v Banskej Bystrici uvedenými v jednotlivých podaných sťažnostiach. 2. Súdny poplatok bol sťažovateľke vyrubený v súlade s § 35 ods. 2 zákona Národnej rady Slovenskej republiky č. 38/1993 Z. z. o organizácii Ústavného súdu Slovenskej republiky, o konaní pred ním a o postavení jeho sudcov v znení neskorších predpisov (ďalej len ,,zákon o ústavnom súde“), keďže išlo v kalendárnom roku 2016 o jej viac ako desiatu sťažnosť s rovnakým skutkovým a právnym základom, v ktorých bola sťažovateľka predtým neúspešná. Sťažovateľka bola podľa uvedeného uznesenia povinná zaplatiť súdny poplatok v lehote 7 dní odo dňa jeho doručenia. 3. Z poštovej doručenky, ktorá je súčasťou spisu sp. zn. I. ÚS 719/2016, ústavný súd zistil, že uznesenie o vyrubení súdneho poplatku bolo sťažovateľke prostredníctvom právneho zástupcu doručené 3. februára 2017. Sťažovateľka súdny poplatok za podané ústavné sťažnosti v stanovenej lehote nezaplatila. 4. Ak tento zákon neustanovuje inak a povaha veci to nevylučuje, použijú sa na konanie pred ústavným súdom primerane ustanovenia Civilného sporového poriadku (ďalej len „CSP“) alebo Trestného poriadku (§ 31a ods. 1 zákona o ústavnom súde). 5. Ak má strana zástupcu so splnomocnením na celé konanie, doručuje sa písomnosť len tomuto zástupcovi. Písomnosť sa doručuje aj strane, ak strana má osobne v konaní niečo vykonať alebo ak o tom súd rozhodne s ohľadom na povahu veci. Výzva na zaplatenie súdneho poplatku, ako aj procesné poučenia vydané súdom sa doručujú iba zástupcovi (§ 110 ods. 1 CSP). 6. Podľa § 35 ods. 4 zákona o ústavnom súde v prípade, ak súdny poplatok nebude v ustanovenej lehote uhradený, ústavný súd uznesením konanie zastaví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>7. V súlade s citovanými zákonnými ustanoveniami ústavný súd konanie zastavil, keďže sťažovateľka napriek riadne doručenému uzneseniu nezaplatila súdny poplatok za podané ústavné sťažnosti. P o u č e n i e : Proti tomuto uzneseniu nemožno podať opravný prostriedok; to neplatí, ak rozhodnutím orgánu medzinárodnej organizácie zriadeného na uplatňovanie medzinárodnej zmluvy, ktorou je Slovenská republika viazaná, vznikne Slovenskej republike povinnosť v konaní pred ústavným súdom znovu preskúmať už prijaté rozhodnutie ústavného súdu. V Košiciach 8. marca 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:1.US.719.2016.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:1.US.719.2016.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>