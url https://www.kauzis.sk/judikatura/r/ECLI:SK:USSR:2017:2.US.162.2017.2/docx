--- v0 (2026-11-03)
+++ v1 (2026-11-07)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>SLOVENSKÁ REPUBLIKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>UZNESENIE Ústavného súdu Slovenskej republiky II. ÚS 162/2017-20 Ústavný súd Slovenskej republiky na neverejnom zasadnutí 18. mája 2017 v senáte zloženom z predsedu Ladislava Orosza, zo sudkyne Ľudmily Gajdošíkovej (sudkyňa spravodajkyňa) a sudcu Lajosa Mészárosa v konaní o sťažnostiach obchodnej spoločnosti POHOTOVOSŤ, s. r. o., Pribinova 25, Bratislava, zastúpenej Advokátskou kanceláriou Fridrich Paľko, s. r. o., Grösslingová 4, Bratislava, v mene ktorej koná konateľ a advokát doc. JUDr. Branislav Fridrich, PhD., vo veci namietaného porušenia jej základných práv podľa čl. 20 ods. 1 a čl. 46 ods. 1 Ústavy Slovenskej republiky, práva podľa čl. 6 ods. 1 Dohovoru o ochrane ľudských práv a základných slobôd, práva podľa čl. 1 Dodatkového protokolu k Dohovoru o ochrane ľudských práv a základných slobôd, ako aj namietaného porušenia čl. 12 ods. 2 Ústavy Slovenskej republiky a čl. 14 Dohovoru o ochrane ľudských práv a základných slobôd a zároveň namietaného porušenia čl. 47 Charty základných práv Európskej únie uznesením Okresného súdu Humenné sp. zn. 6 Er 905/2015 z 21. decembra 2015, ako aj postupom, ktorý predchádzal jeho vydaniu, takto rozhodol: Konanie o sťažnosti obchodnej spoločnosti POHOTOVOSŤ, s. r. o., vedené pod sp. zn. II. ÚS 162/2017 z a s t a v u j e .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Odôvodnenie: 1. Ústavný súd Slovenskej republiky (ďalej len „ústavný súd“) uznesením č. k. II. ÚS 162/2017-12 z 2. marca 2017 uložil obchodnej spoločnosti POHOTOVOSŤ, s. r. o. (ďalej len „sťažovateľka“), povinnosť zaplatiť súdny poplatok vo výške 30 € do 7 dní odo dňa doručenia uznesenia na účet Kancelárie ústavného súdu. 2. Podľa § 35 ods. 4 zákona Národnej rady Slovenskej republiky č. 38/1993 Z. z. o organizácii Ústavného súdu Slovenskej republiky, o konaní pred ním a o postavení jeho sudcov v znení neskorších predpisov (ďalej len „zákon o ústavnom súde“) ak navrhovateľ súdny poplatok v lehote určenej ústavným súdom nezaplatí, ústavný súd uznesením konanie zastaví. Proti uzneseniu o zastavení konania pre nezaplatenie súdneho poplatku nemožno podať opravný prostriedok; to neplatí, ak rozhodnutím orgánu medzinárodnej organizácie zriadeného na uplatňovanie medzinárodnej zmluvy, ktorou je Slovenská republika viazaná, vznikne Slovenskej republike povinnosť v konaní pred ústavným súdom znovu preskúmať už prijaté rozhodnutie ústavného súdu. Právoplatnosťou uznesenia o zastavení konania pre nezaplatenie súdneho poplatku poplatková povinnosť uložená uznesením podľa odseku 2 zaniká. 3. Keďže sťažovateľka v lehote uloženej ústavným súdom na splnenie povinnosti uhradiť súdny poplatok za podanú sťažnosť tento poplatok neuhradila, ústavný súd v zmysle § 35 ods. 4 zákona o ústavnom súde konanie o sťažnosti sťažovateľky vedené pod sp. zn. II. ÚS 162/2017 zastavil. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 18. mája 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.162.2017.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.162.2017.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>