--- v0 (2026-11-07)
+++ v1 (2026-11-07)
@@ -327,51 +327,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>prerokovať a rozhodnúť. V tomto konaní alebo postupe je viazaný právnym názorom ústavného súdu. 48. Zrušením napadnutého uznesenia najvyššieho súdu sa obnovuje procesný stav, ktorý bol pred vydaním napadnutého uznesenia najvyššieho súdu, teda pred postúpením veci krajskému súdu. V ďalšom konaní bude najvyšší súd povinný vo veci sťažovateľa konať a rozhodnúť, pričom bude viazaný právnymi názormi ústavného súdu vyjadrenými v časti II tohto nálezu, ktorých podstata je založená na požiadavke uplatnenia systematického výkladu jednotlivých ustanovení Správneho súdneho poriadku a všeobecne akceptovanej zásady perpetuatio fori obsiahnutej v úvodných častiach oboch procesných kódexov. 49. Ústavný súd napokon rozhodol o úhrade trov konania, ktoré sťažovateľovi vznikli v súvislosti s jeho právnym zastupovaním advokátom. 50. Podľa § 36 ods. 2 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch podľa výsledku konania uznesením uložiť niektorému účastníkovi konania, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy. 51. Ústavný súd pri rozhodovaní o úhrade trov konania vychádzal z priemernej mesačnej mzdy zamestnanca hospodárstva Slovenskej republiky za prvý polrok 2016, ktorá bola 884 €, keďže ide o úkony právnej služby vykonané v roku 2017. 52. Úhradu trov konania priznal ústavný súd za dva uplatnené úkony právnej služby (prevzatie a prípravu zastúpenia, podanie sťažnosti) vykonané v súlade s § 1 ods. 3, § 11 ods. 3, § 13a ods. 1 písm. a) a c) a § 16 ods. 3 vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (ďalej len „vyhláška“). 53. Ústavný súd priznal úhradu odmeny za každý úkon po 147,33 € a režijného paušálu (§ 16 ods. 3 vyhlášky) za každý úkon v sume 8,84 €, čo spolu predstavuje sumu 312,34 €. Keďže právny zástupca sťažovateľa je platiteľom dane z pridanej hodnoty, uvedená suma bola navýšená o 20 % na sumu 374, 81 € (bod 3 výroku tohto nálezu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>54. Priznanú úhradu trov konania je najvyšší súd povinný zaplatiť na účet právneho zástupcu sťažovateľa (§ 31a zákona o ústavnom súde v spojení s § 263 ods. 1 Civilného sporového poriadku). 55. Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 6. októbra 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.283.2017.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.283.2017.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>