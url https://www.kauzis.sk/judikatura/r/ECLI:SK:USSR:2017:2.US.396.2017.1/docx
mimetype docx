--- v0 (2026-11-04)
+++ v1 (2026-11-07)
@@ -392,51 +392,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ak ústavný súd v rámci svojej doterajšej rozhodovacej činnosti pripustil výnimky z tejto zásady, išlo o prípady, keď ešte pred právoplatným skončením konania vo veci samej bolo v konaní o sťažnosti napadnuté právoplatné rozhodnutie, ktorým sa skončila iba určitá časť konania alebo ktorým sa riešila iba určitá parciálna procesná otázka. Podmienkou na pripustenie takejto výnimky však je, že v konkrétnom prípade musí ísť o rozhodnutie spôsobilé výrazne a nezvratným spôsobom zasiahnuť do ústavou alebo kvalifikovanou medzinárodnou zmluvou garantovaných základných práv alebo slobôd sťažovateľa, ako aj to, že námietka ich porušenia sa musí vzťahovať výlučne na dané štádium konania a nemohla by už byť uplatnená neskôr (IV. ÚS 195/2010), prípadne by sa tento negatívny dôsledok musel zároveň vzťahovať na výsledok konania a nebolo by ho možné korigovať v ďalšom procesnom postupe alebo v opravných konaniach (IV. ÚS 322/09). V nadväznosti na uvedené právne názory ústavný súd s prihliadnutím na petit, ktorým sa sťažovateľ domáha vyslovenia porušenia svojich práv podľa ústavy, dohovoru a dohovoru č. 128 napadnutým rozsudkom krajského súdu a postupom, ktorý predchádzal jeho vydaniu, konštatuje, že v okolnostiach daného prípadu nie sú splnené predpoklady na výnimku z už spomenutej zásady, podľa ktorej ústavný súd v rámci konania o sťažnosti zásadne preskúmava len právoplatné rozhodnutia, a to v tom zmysle, že musí ísť o rozhodnutia, ktorými sa právoplatne skončilo konanie. Všetky námietky sťažovateľa v posudzovanej veci (námietky vecného charakteru na priznanie starobného dôchodku, počnúc 7. februárom 2013, a započítanie doby poistenia sťažovateľa počas výkonu vojenskej činnej služby do celkovej doby poistenia) smerujú proti napadnutému rozsudku krajského súdu, ktorým boli zrušené rozhodnutia Sociálnej poisťovne z 13. augusta 2014 v spojení s rozhodnutiami z 10. októbra 2014 a 2. decembra 2014 a vec bola vrátená Sociálnej poisťovni na ďalšie konanie. Podľa názoru ústavného súdu v aktuálnom procesnom štádiu konania pred správnym orgánom (citované rozhodnutia správneho orgánu sú zrušené a vec je vrátená na nové prerokovanie správnemu orgánu) neprichádza do úvahy pri rešpektovaní čl. 127 ods. 1 ústavy uplatnenie právomoci ústavného súdu, keďže vec priznania starobného dôchodku sťažovateľa bude ďalej prebiehať pred správnym orgánom a následne v prípade nespokojnosti s rozhodnutím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>správneho orgánu aj pred všeobecnými súdmi, pričom sťažovateľ bude v ďalšom priebehu konania (vrátane konania pred všeobecnými súdmi) disponovať účinnými právnymi prostriedkami na ochranu svojich práv. Na tomto závere nemení nič ani skutočnosť, že v napadnutom rozsudku krajský súd vyslovil pre správny orgán záväzný právny názor (§ 250r OSP). Z princípu subsidiarity totiž vyplýva, že sťažovateľom spochybňovaný právny názor krajského súdu sa môže stať predmetom ústavného prieskumu až vtedy, ak bude vec priznania nároku sťažovateľa na starobný dôchodok právoplatne skončená. Za týchto okolností možno považovať túto časť sťažnosti za predčasne podanú, čo uplatnením zásady ratione temporis zakladá dôvod na jej odmietnutie z dôvodu neprípustnosti. Vzhľadom na uvedené ústavný súd pri predbežnom prerokovaní sťažnosť sťažovateľa v časti smerujúcej proti napadnutému rozsudku krajského súdu a postupu, ktorý predchádzal jeho vydaniu, odmietol podľa § 25 ods. 2 zákona o ústavnom súde ako neprípustnú. Keďže sťažnosť bola odmietnutá ako celok, rozhodovanie o ďalších procesných návrhoch sťažovateľa stratilo opodstatnenie, preto sa nimi ústavný súd už nezaoberal. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 22. júna 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.396.2017.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.396.2017.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>