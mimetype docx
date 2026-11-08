--- v0 (2026-11-08)
+++ v1 (2026-11-08)
@@ -282,51 +282,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>nemusí rozhodovať v súlade so skutkovým a právnym názorom účastníka konania, je však povinný na zákonom predpokladané a umožnené procesné úkony účastníka primeraným, zrozumiteľným a ústavne akceptovateľným spôsobom reagovať v súlade s platným procesným právom (porov. v tomto zmysle IV. ÚS 252/04, IV. ÚS 329/04, IV. ÚS 340/04, III. ÚS 32/07), najmä s ustanovením § 157 ods. 2 OSP, v ktorom sú upravené náležitosti odôvodnenia rozsudku (v súčasnosti podľa § 220 Civilného sporového poriadku). 24. Ústavný súd je súdnym orgánom ochrany ústavnosti (čl. 124 ústavy). Túto ochranu poskytuje aj základným právam účastníkov v konaní o ich veci pred súdmi (všeobecnými) alebo pred inými orgánmi Slovenskej republiky v prípadoch ustanovených zákonom. Tieto práva vyplývajú z ústavno-procesných princípov konania pred uvedenými orgánmi (čl. 46 až čl. 50 ústavy) a patrí medzi ne aj právo každého na rozhodnutie jeho veci tým sudcom, ktorého určuje zákon. 25. V uvedenej súvislosti ústavný súd poukazuje na svoje rozhodnutia, podľa ktorých všeobecné súdy sú primárne zodpovedné aj za dodržiavanie základných práv a slobôd, ktoré ústava alebo medzinárodná zmluva dotknutým fyzickým osobám zaručuje, preto je možnosť intervencie zo strany ústavného súdu subsidiárna a nastupuje až vtedy, ak ochranu neposkytujú všeobecné súdy (porov. mutatis mutandis I. ÚS 9/00, II. ÚS 592/2013, III. ÚS 375/2010, IV. ÚS 26/04). Ak ústavný súd pri predbežnom prerokovaní sťažnosti zistí, že sťažovateľ sa ochrany svojich základných práv alebo slobôd môže domôcť využitím jemu dostupných a účinných prostriedkov nápravy pred iným (všeobecným) súdom, musí takúto sťažnosť odmietnuť pre neprípustnosť (porov. § 53 ods. 1 zákona o ústavnom súde; ďalej porov. aj mutatis mutandis I. ÚS 22/03, II. ÚS 349/08, II. ÚS 421/2013, III. ÚS 152/03, IV. ÚS 177/05). Za situácie, ak právny poriadok pripúšťa iné možnosti nápravy uplatnením riadnych a mimoriadnych opravných prostriedkov podľa OSP (v súčasnosti CSP), nemožno sa domáhať ochrany svojich práv v konaní pred ústavným súdom (napr. II. ÚS 211/2016). 26. Osobitosťou prerokúvanej veci je skutočnosť, že jej predmetom je zrušujúce rozhodnutie, čo znamená, že konanie na všeobecných súdoch ďalej pokračuje. Sťažovateľ usiluje o kasáciu kasácie. Ústavný súd však stabilne vychádza z toho, že jeho hlavnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>úlohou je ochrana spravodlivosti a ústavnosti konania ako celku, preto sťažnosť v tejto časti odmieta ako neprípustnú, keďže v ďalšom pokračovacom konaní pred všeobecnými súdmi sa môže sťažovateľ domáhať ochrany svojich práv podaním odvolania proti rozhodnutiam prvostupňového súdu, prípadne dovolania proti rozhodnutiam odvolacieho súdu. V tomto prípade teda existuje „iný súd“, a to krajský súd, resp. najvyšší súd, povolaný na poskytnutie ochrany základným právam sťažovateľa. (Napokon krajský súd svojím uznesením č. k. 12 NcC 9/2015-585 zo 7. júla 2015 krátko po podaní tejto ústavnej sťažnosti tak aj učinil.; porov. bod 18, 19) 27. K namietanému porušeniu čl. 144 ods. 1 ústavy napadnutým uznesením najvyššieho súdu Podľa čl. 144 ods. 1 ústavy sudcovia sú pri výkone svojej funkcie nezávislí a pri rozhodovaní sú viazaní ústavou, ústavným zákonom, medzinárodnou zmluvou podľa čl. 7 ods. 2 a 5 a zákonom. Ústavný súd v konaní o ústavnej sťažnosti posudzuje len porušenie ústavných subjektívnych základných práv. Článok 144 ods. 1 ústavy neobsahuje subjektívne právo, je inštitucionálnou garanciou nezávislosti súdnej moci a zároveň stanovuje jej viazanosť právom, a preto nemôže dôjsť k jeho porušeniu voči jednotlivcom, a to ani v spojení s čl. 46 ods. 1 a 48 ods. 1 ústavy. V tejto časti bola preto sťažnosť odmietnutá ako zjavne neopodstatnená. 28. Vzhľadom na všetky uvedené skutočnosti ústavný súd rozhodol podľa § 25 ods. 2 zákona o ústavnom súde tak, ako to je uvedené vo výroku tohto uznesenia. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 13. decembra 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.880.2016.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:2.US.880.2016.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>