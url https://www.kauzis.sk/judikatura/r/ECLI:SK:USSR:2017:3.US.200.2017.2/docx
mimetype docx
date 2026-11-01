--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -472,51 +472,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>predlžovanie konania bez spolupôsobenia na nich sťažovateľom. Ak sťažovateľovi išlo o rýchle skončenie konania, potom tieto procesné možnosti nemusel využiť, pretože tým sa dokazovanie v podstate nezmenilo, ale iba naťahovalo.“ Ústavný súd akceptuje argumenty okresného súdu. Na druhej strane ale konštatuje, že takéto dlhé konanie možno spravidla už len na základe toho, že nebolo právoplatne skončené ani po viac ako siedmich rokoch, považovať za zlučiteľné s imperatívom ustanoveným v čl. 6 ods. 1 dohovoru. Vychádzajúc z uvedeného, ústavný súd dospel k záveru, že základné právo sťažovateľa na prerokovanie namietanej veci bez zbytočných prieťahov zaručené v čl. 48 ods. 2 ústavy a tiež právo na prejednanie jeho záležitosti v primeranej lehote zaručené v čl. 6 ods. 1 dohovoru bolo porušené, tak ako to je uvedené vo výroku tohto rozhodnutia v bode 1. Vzhľadom na to, že konanie v predmetnej veci na okresnom súde nebolo ukončené, ústavný súd podľa § 56 ods. 3 písm. a) zákona o ústavnom súde okresnému súdu prikázal, aby ďalej vo veci konal bez zbytočných prieťahov (bod 2 výroku tohto rozhodnutia). Podľa § 56 ods. 4 zákona o ústavnom súde môže ústavný súd priznať tomu, koho základné právo alebo sloboda boli porušené, aj primerané finančné zadosťučinenie. Sťažovateľ žiadal priznať mu finančné zadosťučinenie v sume 10 000 €, čo odôvodnil najmä tým, že: „V dôsledku extrémne neúnosného dlhotrvajúceho trestného konania došlo k zhoršeniu rodinných pomerov, k strate známych a k odsúdeniu okolím, čo do dnešného dňa mimoriadne ťažko znášam. Niet sporu o tom, že dlhotrvajúce trestné konanie má nepriaznivý dopad nielen na moje spoločenské postavenie, ale aj na moje osobné a rodinné vzťahy.“ Vzhľadom na všetky okolnosti veci ústavný súd dospel k názoru, že v danom prípade je dostatočným zadosťučinením pre sťažovateľa konštatovanie porušenia základného práva na prerokovanie veci bez zbytočných prieťahov podľa čl. 48 ods. 2 ústavy a práva podľa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>čl. 6 ods. 1 dohovoru. Ústavný súd preto uznal za odôvodnené finančné zadosťučinenie mu nepriznať (bod 3 výroku tohto rozhodnutia). Ústavný súd podľa § 36 ods. 2 zákona o ústavnom súde rozhodol aj o úhrade trov konania sťažovateľa, ktoré mu vznikli v súvislosti s jeho právnym zastupovaním v konaní pred ústavným súdom advokátom Mgr. JUDr. Zoltánom Perhácsom, PhD. Advokát si trovy konania neuplatnil v konkrétnej výške. Ústavný súd úhradu priznal za tri úkony právnej služby vykonané v roku 2017 (prevzatie a prípravu zastúpenia, podanie sťažnosti a vyjadrenie z 26. mája 2017) v súlade s § 1 ods. 3, § 11 ods. 3 a § 14 ods. 1 písm. a) a b) vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (ďalej len „vyhláška“), a to každý úkon po 147,33 € spolu s režijným paušálom 3 x po 8,84 € (§ 16 ods. 3 vyhlášky). Úhrada trov konania tak bola priznaná v celkovej sume 468,51 €. Trovy konania je okresný súd povinný zaplatiť na účet advokáta Mgr. JUDr. Zoltána Perhácsa, PhD., (§ 31a zákona o ústavnom súde v spojení s § 263 ods. 1 Civilného sporového poriadku) tak, ako to je uvedené v bode 4 výroku tohto rozhodnutia. Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 4. júla 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:3.US.200.2017.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:3.US.200.2017.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>