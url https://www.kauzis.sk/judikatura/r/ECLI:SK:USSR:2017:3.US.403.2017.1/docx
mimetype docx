--- v0 (2026-11-06)
+++ v1 (2026-11-08)
@@ -192,51 +192,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>významnými prieťahmi, ktoré by bolo možné kvalifikovať ako zbytočné prieťahy v zmysle čl. 48 ods. 2 ústavy, nevyslovil porušenie základného práva zaručeného v tomto článku (napr. II. ÚS 57/01, IV. ÚS 110/04), prípadne návrhu buď nevyhovel (napr. I. ÚS 11/00), alebo ho odmietol ako zjavne neopodstatnený (napr. IV. ÚS 221/05, III. ÚS 126/2010, I. ÚS 96/2011). 14. Vzhľadom na uvedené ústavný súd dospel k záveru, že doterajšia dĺžka napadnutého konania sama osebe nemá takú ústavne relevantnú intenzitu, aby bolo možné po prijatí sťažnosti na ďalšie konanie konštatovať porušenie označených práv sťažovateľa, preto jeho sťažnosť odmietol podľa § 25 ods. 2 zákona o ústavnom súde ako zjavne neopodstatnenú (podobne napr. I. ÚS 96/2011, III. ÚS 541/2011, III. ÚS 7/2015). 15. Pri rozhodovaní ústavný súd vychádzal aj z charakteru odvolacieho konania, kde úlohou odvolacieho súdu je preskúmanie postupu a rozhodnutia súdu prvej inštancie. Skutočnosť, že v posudzovanej veci nedošlo k nariadeniu pojednávania, resp. k iným úkonom viditeľným z pohľadu sťažovateľa (ten ich aspoň v sťažnosti neuviedol), ešte samo osebe neznamená, že odvolací súd bol vo veci úplne nečinný. Navyše krajský súd už raz vo veci odvolania sťažovateľa rozhodol, bola teda nastolená právna istota, a ústavný súd vzal do úvahy skutočnosť, že toto rozhodnutie krajského súdu bolo zrušené na základe mimoriadneho opravného prostriedku. Od vrátenia spisu krajskému súdu v júli 2016 z dovolacieho súdu uplynulo približne desať mesiacov. Rozhodnutie krajského súdu z 9. septembra 2014 zrušené dovolacím súdom bolo krajským súdom vydané po roku a troch mesiacoch od predloženia spisu. Ústavný súd nepovažuje namietanú dĺžku konania pred odvolacím súdom, navyše pri zohľadnení skutočnosti, že raz už bolo vo veci meritórne v druhej inštancii rozhodnuté, za nesúladnú s označenými právami sťažovateľa. K takémuto záveru ústavný súd dospel aj s prihliadnutím na rozhodovaciu prax a judikatúru Európskeho súdu pre ľudské práva v obdobných veciach, podľa ktorej dĺžka súdneho konania na jednom stupni v trvaní dva až tri roky v závislosti od povahy veci nie je v rozpore s právom na prejednanie záležitosti v primeranej lehote podľa čl. 6 ods. 1 dohovoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>16. Vzhľadom na odmietnutie sťažnosti ako celku stratilo opodstatnenie zaoberať sa ďalšími návrhmi sťažovateľa, keďže rozhodovanie o nich je viazané na vyslovenie porušenia práva alebo slobody (čl. 127 ods. 2 ústavy). 17. Pre úplnosť ústavný súd dodáva, že toto rozhodnutie nebráni sťažovateľovi obrátiť sa opätovne so sťažnosťou na ústavný súd, ak by v budúcnosti v napadnutom konaní na krajskom súde dochádzalo k zbytočným prieťahom. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 12. júna 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:3.US.403.2017.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:3.US.403.2017.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>