--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -297,51 +297,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>III. K návrhu na pozastavenie účinnosti napadnutých ustanovení 36. Navrhovatelia sú presvedčení, že uplatňovanie napadnutých predpisov môže ohroziť nimi označené základné ľudské práva a slobody. K tomuto procesu môže dochádzať od 1. januára 2017, keď napadnuté predpisy nadobúdajú účinnosť. Následky uplatňovania napadnutých ustanovení sú podľa ich názoru zrejme nenapraviteľné, keďže trestné stíhania, ktoré sa môžu viesť na základe napadnutých predpisov, a následky, ktoré môžu mať na obmedzenie základných práv trestne stíhaných osôb (napr. práva na osobnú slobodu podľa čl. 17 ústavy v prípade väzobného trestného stíhania), nebude možné úplne odstrániť ani prípadnou obnovou konania (§ 41b ods. 1 zákona o ústavnom súde). Na základe týchto argumentov navrhujú pozastaviť všetky napadnuté predpisy, resp. ich časti. 37. Podľa čl. 125 ods. 2 ústavy a v nadväznosti na to podľa § 38 ods. 1 zákona o ústavnom súde ak ústavný súd prijme návrh na ďalšie konanie, môže pozastaviť účinnosť napadnutých právnych predpisov, ich častí, prípadne niektorých ich ustanovení, ak ich ďalšie uplatňovanie môže ohroziť základné práva a slobody, ak hrozí značná hospodárska škoda alebo iný vážny nenapraviteľný následok (porov. PL. ÚS 17/2014). 38.1 Podľa čl. 131 ods. 1 ústavy ústavný súd rozhoduje v pléne vo veciach uvedených v čl. 136 ods. 1 a 2. Plénum ústavného súdu sa uznáša nadpolovičnou väčšinou všetkých sudcov. Ak sa táto väčšina nedosiahne, návrh sa zamietne. 38.2 Podľa čl. 134 ods. 1 ústavy sa ústavný súd skladá z trinástich sudcov. 38.3. V zmysle čl. 140 ústavy v spojení s ustanovením § 4 ods. 2 zákona o ústavnom súde je ústavný súd spôsobilý v pléne konať a uznášať sa, ak je na rokovaní a rozhodovaní prítomných aspoň sedem sudcov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>38.4 Podľa § 4 ods. 3 zákona o ústavnom súde plénum ústavného súdu sa uznáša nadpolovičnou väčšinou všetkých sudcov. Ak sa táto väčšina nedosiahne, návrh sa zamietne. 39. V danom prípade boli na rokovaní a rozhodovaní pléna ústavného súdu prítomní desiati sudcovia. Za návrh musí hlasovať minimálne 7 sudcov, inak je potrebné považovať návrh za zamietnutý. Na rokovaní pléna sudca spravodajca navrhol pozastaviť napadnuté ustanovenia, pretože napriek porozumeniu pre spoločenskú situáciu, ktorá viedla k prijatiu napadnutých predpisov, je namieste opatrnosť, ak ústavný súd rozhoduje o vzťahu trestného práva a slobody prejavu, pričom pri trestnom práve hmotnom už samotná existencia novej skutkovej podstaty spravidla napĺňa podmienku ohrozenia základných práv a slobôd. Návrh vychádzal z doterajšej rozhodovacej činnosti (PL. ÚS 1/02 z 10. januára 2002) a z presvedčenia, že samotná demokratická občianska spoločnosť sa počas pozastavenia dokáže ochrániť. 40. Pri hlasovaní o návrhu sudcu spravodajcu nebola dosiahnutá nadpolovičná väčšina hlasov všetkých sudcov. 41. Vzhľadom na uvedené bol návrh podľa čl. 131 ods. 1 druhej a tretej vety ústavy a § 4 ods. 3 zákona o ústavnom súde zamietnutý z procesných dôvodov (porov. zamietnutia návrhov na pozastavenie účinnosti – PL. ÚS 15/05, PL. ÚS 15/06, PL. ÚS 40/2015, PL. ÚS 41/2015). 42. Vychádzajúc z uvedených skutočností, ústavný súd o návrhu na pozastavenie účinnosti napadnutých ustanovení, resp. ich časti, Trestného zákona rozhodol tak, ako to je uvedené v bode 2 výroku tohto uznesenia. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 22. marca 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:PL.US.5.2017.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2017:PL.US.5.2017.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>