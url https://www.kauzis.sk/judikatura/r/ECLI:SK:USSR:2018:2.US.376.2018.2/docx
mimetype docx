--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -372,51 +372,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>činnosťou (nečinnosťou) alebo postupom konkrétneho sudcu vybavujúceho danú vec. Pri posudzovaní odôvodnenosti sťažnosti preto nemožno prihliadnuť na skutočnosti označované ako objektívne vo vyjadrení okresného súdu (I. ÚS 6/06). Vzhľadom na uvedené dôvody ústavný súd vyslovil porušenie práva sťažovateľa na prerokovanie predmetnej veci bez zbytočných prieťahov zaručeného v čl. 48 ods. 2 ústavy a v čl. 6 ods. 1 dohovoru tak, ako to je uvedené vo výroku tohto rozhodnutia v bode 1. 11. V nadväznosti na uvedený výrok a v záujme efektívnosti poskytnutej ochrany sťažovateľovi ústavný súd vo výroku tohto rozhodnutia v bode 2 prikázal okresnému súdu podľa čl. 127 ods. 2 ústavy a § 56 ods. 3 písm. a) zákona o ústavnom súde konať vo veci bez zbytočných prieťahov. 12. Podľa § 56 ods. 4 zákona o ústavnom súde môže ústavný súd priznať tomu, koho základné právo alebo sloboda sa porušili, aj primerané finančné zadosťučinenie. Sťažovateľ požadoval priznať primerané finančné zadosťučinenie v sume 5 000 €, „z dôvodov uvedených v sťažnosti, poukazujúc najmä na dlhotrvajúcu právnu neistotu“. Vzhľadom na okolnosti danej veci ústavný súd dospel k názoru, že len konštatovanie porušenia základného práva na prerokovanie veci bez zbytočných prieťahov podľa čl. 48 ods. 2 ústavy a podľa čl. 6 ods. 1 dohovoru nie je dostatočným zadosťučinením pre sťažovateľa. Ústavný súd preto uznal za odôvodnené priznať mu aj finančné zadosťučinenie podľa citovaného ustanovenia zákona o ústavnom súde, ktoré podľa zásad spravodlivosti s prihliadnutím na všetky okolnosti zisteného porušenia práv sťažovateľa, ako aj vzhľadom na neodôvodnene dlhé trvanie napadnutého konania považuje za primerané vo výške 3 000 €. Ústavný súd pritom prihliadol aj na správanie sťažovateľa (pozri bod II/10.2 nálezu), ktorý permanentne musel upresňovať predmet svojho žalobného návrhu, ako i na to, že cieľom finančného zadosťučinenia je zmiernenie nemajetkovej ujmy, nie prípadná náhrada škody (napr. II. ÚS 67/03). Podľa § 56 ods. 5 zákona o ústavnom súde ak ústavný súd rozhodne o priznaní primeraného finančného zadosťučinenia, orgán, ktorý základné právo alebo slobodu porušil,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>je povinný ho vyplatiť sťažovateľovi do dvoch mesiacov od právoplatnosti rozhodnutia ústavného súdu. Z uvedených dôvodov ústavný súd rozhodol tak, ako to je uvedené vo výroku tohto rozhodnutia v bode 3. 13. Podľa § 36 ods. 2 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch uložiť niektorému účastníkovi konania, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy. Sťažovateľovi vznikli trovy konania z dôvodu právneho zastúpenia za dva úkony právnej služby (prevzatie a príprava zastúpenia a podanie sťažnosti 15. novembra 2017). Za dva úkony vykonané v roku 2017 patrí odmena v sume dvakrát po 147,33 € a režijný paušál v sume dvakrát po 8,84 € (v zmysle § 1 ods. 3 a § 11 ods. 2 vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov), preto trovy právneho zastúpenia pre sťažovateľa predstavujú sumu 312,34 €, ku ktorej bolo treba pripočítať 20 % DPH, teda sumu 62,46 €, t. j. trovy právneho zastúpenia sťažovateľa predstavujú celkove sumu 374,80 €. Vzhľadom na uvedené ústavný súd o uplatnených trovách konania sťažovateľa rozhodol tak, ako to je uvedené v bode 4 výroku tohto rozhodnutia. 14. Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nemožno podať opravný prostriedok, treba pod „právoplatnosťou rozhodnutia“ uvedenou vo výroku tohto rozhodnutia rozumieť jeho doručenie účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 11. októbra 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2018:2.US.376.2018.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2018:2.US.376.2018.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>