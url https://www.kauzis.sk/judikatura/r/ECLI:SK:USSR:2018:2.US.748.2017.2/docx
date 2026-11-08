--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -567,51 +567,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>vyžaduje poskytnutie vyššieho stupňa ochrany, nielen vyslovenie porušenia, prípadne príkaz na ďalšie konanie bez porušovania základného práva (m. m. napr. IV. ÚS 210/04). Pri rozhodovaní o primeranom finančnom zadosťučinení ústavný súd vychádza zo zásad spravodlivosti, z ktorých vychádza aj Európsky súd pre ľudské práva, ktorý spravodlivé finančné zadosťučinenie podľa čl. 41 dohovoru priznáva so zreteľom na konkrétne okolnosti prípadu. Sťažovatelia sa v posudzovanej veci domáhajú priznania primeraného finančného zadosťučinenia v sume 500 € každému z nich. Svoj návrh na jeho priznanie odôvodňujú najmä takto: „Máme za to, že prieťahmi vyvolanými Okresným súdom Trnava došlo nielen k porušeniu základného práva Sťažovateľov garantovaného v čl. 48 ods. 2 Ústavy SR, ale aj ku zhoršeniu ich životnej úrovne, nakoľko suma predstavujúca zmeškané výživné je vo výške viac ako 5.000,- EUR je sumou, ktorej výpadok je viac než spôsobilý vážni ovplyvniť životnú úroveň Sťažovateľov. Výšku finančného zadosťučinenia vzhľadom na druh nesplnenej právnej povinnosti Povinného navrhujeme vo výške 500,- EUR v prospech Sťažovateľa v rade 1 a 500,- EUR v prospech Sťažovateľka v rade 2.“ Zohľadňujúc konkrétne okolnosti preskúmavanej veci, najmä celkovú dĺžku napadnutého konania v kontexte jej právnej a skutkovej nenáročnosti, neefektívny postup okresného súdu v posudzovanej veci, ako aj význam predmetu napadnutého konania pre sťažovateľov (vymoženie výživného v ich prospech), ústavný súd dospel k záveru, že v danom prípade zodpovedá požiadavkám spravodlivosti a primeranosti priznanie finančného zadosťučinenia každému zo sťažovateľov v sume po 250 € (bod 2 výroku tohto nálezu). Podľa § 36 ods. 2 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch podľa výsledku konania uznesením uložiť niektorému účastníkovi konania, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Sťažovatelia si v sťažnosti uplatnili nárok na náhradu trov konania spojených s ich právnym zastúpením v konaní pred ústavným súdom v celkovej sume 312,34 €, a to za dva úkony právnej služby (prevzatie a príprava zastúpenia, podanie sťažnosti ústavnému súdu). Uplatnená náhrada trov pozostáva z odmeny za každý úkon právnej služby vo výške 147,33 €, z režijného paušálu za každý úkon vo výške 8,84 € a z 20 % DPH v sume 62,47 €. Ústavný súd v zmysle § 36 ods. 2 zákona o ústavnom súde rozhodol o úhrade trov konania sťažovateľov, ktoré im vznikli v súvislosti s ich právnym zastupovaním v konaní pred ústavným súdom, a priznal im úhradu trov konania v sume vyčíslenej ich právnym zástupcom v súlade s príslušnými ustanoveniami vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (bod 3 výroku tohto nálezu). Priznanú úhradu trov konania je okresný súd povinný zaplatiť na účet právneho zástupcu sťažovateľov do dvoch mesiacov od právoplatnosti tohto nálezu (§ 31a zákona o ústavnom súde v spojení s § 263 Civilného sporového poriadku). Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 7. februára 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2018:2.US.748.2017.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2018:2.US.748.2017.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>