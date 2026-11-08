--- v0 (2026-11-08)
+++ v1 (2026-11-08)
@@ -697,51 +697,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>pretrvával stav právnej neistoty o tom, ako skončí toto konanie, obavy o ochranu... rodičovských práv, stav psychického vypätia a pocit sklamania z neprimeranej dĺžky konania. Primerané finančné zadosťučinenie je určitou satisfakciou za tieto existujúce stavy...“. Okrem toho poukázal na jednoduchosť veci, jeho správanie počas konania a spôsob, akým okresný súd v konaní postupoval. 27. Cieľom finančného zadosťučinenia je dovŕšenie ochrany porušeného základného práva v prípadoch, v ktorých sa zistilo, že k porušeniu došlo spôsobom, ktorý vyžaduje nielen vyslovenie porušenia, prípadne príkaz na ďalšie konanie bez pokračujúceho porušovania základného práva (IV. ÚS 210/04). Podľa názoru ústavného súdu v tomto prípade prichádzalo do úvahy priznanie finančného zadosťučinenia. Pri určení finančného zadosťučinenia ústavný súd vychádzal zo zásad spravodlivosti aplikovaných Európskym súdom pre ľudské práva, ktorý spravodlivé finančné zadosťučinenie podľa čl. 41 dohovoru priznáva so zreteľom na konkrétne okolnosti prípadu. 28. Pri ustálení sumy finančného zadosťučinenia ústavný súd prihliadal na dĺžku napadnutého konania (2 roky a 8 mesiacov) a v rámci nej na obdobie relatívne krátkodobej nečinnosti okresného súdu po dobu 13 mesiacov, resp. neefektívnej činnosti popísanej na inom mieste tohto nálezu (bod 19). Osobitne prihliadol na to, čo bolo pre sťažovateľa „v hre“ a v tomto kontexte aj na podiel účastníkov konania na prieťahoch vo veci, zvlášť na podiel samotného sťažovateľa, ktorého neúčasť na prvých dvoch pojednávaniach spôsobila ich odročenie a prispela tým k predĺženiu konania. S ohľadom na uvedené, ako aj na výsledok konania (rodičovská dohoda) ústavný súd považoval za primerané priznať sťažovateľovi finančné zadosťučinenie v sume 200 € podľa § 56 ods. 4 zákona o ústavnom súde (bod 2 výroku nálezu). 29. Podľa § 36 ods. 2 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch uložiť niektorému účastníkovi konania, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy. Právny zástupca sťažovateľa vyčíslil trovy konania sumou 488,13 € za tri úkony právnej služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>30. Ústavný súd pri rozhodovaní o náhrade trov konania vychádzal z priemernej mesačnej mzdy zamestnanca hospodárstva Slovenskej republiky za prvý polrok 2017, ktorá bola 921 €, keďže ide o úkony právnej služby vykonané v roku 2018. Náhradu trov konania ústavný súd priznal za tri úkony právnej služby – prevzatie a prípravu zastupovania, podanie sťažnosti a vyjadrenie k stanovisku okresného súdu. Odmena za jeden úkon právnych služieb za rok 2018 v zmysle § 11 ods. 3 vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (ďalej len „vyhláška“) predstavuje sumu 153,50 €. Takto stanovená odmena spolu s režijným paušálom 9,21 € (§ 16 ods. 3 vyhlášky) predstavuje sumu 162,71 € za jeden úkon uskutočnený v roku 2018. Odmena advokáta za poskytnuté služby v konaní pred ústavným súdom tak predstavuje celkovú sumu 488,13 € (bod 3 výroku nálezu). 31. Náhradu trov konania je okresný súd povinný zaplatiť na účet právneho zástupcu sťažovateľa do dvoch mesiacov od právoplatnosti tohto rozhodnutia (§ 31a zákona o ústavnom súde v spojení s § 263 ods. 1 Civilného sporového poriadku). 32. Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 16. októbra 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2018:3.US.295.2018.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2018:3.US.295.2018.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>