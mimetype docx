--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -262,51 +262,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>25. Podľa § 133 ods. 3 písm. a) zákona o ústavnom súde ak porušenie práv alebo slobôd vzniklo nečinnosťou, ústavný súd môže prikázať, aby ten, kto tieto práva alebo slobody porušil, vo veci konal. V zmysle odseku 3 písm. e) citovaného ustanovenia zákona o ústavnom súde môže ústavný súd priznať tomu, vo veci koho vyslovil porušenie základného práva alebo slobody, aj primerané finančné zadosťučinenie. Z uvedeného vyplýva, že tieto výroky sú viazané na vyhovenie vo veci samej. Keďže v uvedenom prípade ústavný súd vyslovil, že označené práva, ktorých porušenie sťažovateľka namietala, porušené neboli, uvedenými návrhmi sa pri svojom rozhodovaní už podrobnejšie nezaoberal. 26. Podľa § 73 ods. 3 zákona o ústavnom súde ústavný súd môže v odôvodnených prípadoch podľa výsledku konania uložiť niektorému z účastníkov, aby úplne alebo sčasti uhradil inému účastníkovi konania jeho trovy. Keďže ústavný súd nevyhovel ústavnej sťažnosti v časti namietaného porušenia sťažovateľkou označených práv, nevyhovel ani návrhu sťažovateľky na náhradu trov konania (§ 133 ods. 3 zákona o ústavnom súde a contrario). 27. Zo všetkých uvedených dôvodov ústavný súd rozhodol tak, ako to je uvedené vo výroku tohto nálezu. 28. Vzhľadom na znenie čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nie je prípustný opravný prostriedok, toto rozhodnutie nadobúda právoplatnosť dňom jeho doručenia účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 10. septembra 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ľuboš Szigeti predseda senátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2020:2.US.236.2020.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:USSR:2020:2.US.236.2020.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>